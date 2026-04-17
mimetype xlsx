--- v0 (2026-02-07)
+++ v1 (2026-04-17)
@@ -1,464 +1,436 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/featurePropertyBag/featurePropertyBag.xml" ContentType="application/vnd.ms-excel.featurepropertybag+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/xl/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
+  <Override PartName="/xl/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="xl/webextensions/taskpanes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11130"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10302"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/work/Downloads/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Volumes/FSTEAM_AND_PROJECTSUPPORT/WB/Finance/Order Forms/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DFC4168F-14D4-C64C-9213-EA5B22939BE3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D51886A1-EDC2-4345-BF1D-39B7C9921516}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="8560" yWindow="620" windowWidth="37680" windowHeight="18840" xr2:uid="{9325379E-19B1-B24D-B3F2-78AEB3D6CE91}"/>
+    <workbookView xWindow="11900" yWindow="620" windowWidth="37680" windowHeight="18840" xr2:uid="{9325379E-19B1-B24D-B3F2-78AEB3D6CE91}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G304" i="1" l="1"/>
+  <c r="G166" i="1" l="1"/>
+  <c r="G153" i="1"/>
+  <c r="G152" i="1"/>
+  <c r="G151" i="1"/>
+  <c r="G305" i="1"/>
+  <c r="G304" i="1"/>
   <c r="G303" i="1"/>
   <c r="G302" i="1"/>
   <c r="G301" i="1"/>
   <c r="G300" i="1"/>
   <c r="G299" i="1"/>
-  <c r="G298" i="1"/>
-[...4 lines deleted...]
-  <c r="G151" i="1"/>
+  <c r="G177" i="1"/>
+  <c r="G179" i="1"/>
+  <c r="G154" i="1"/>
   <c r="G150" i="1"/>
   <c r="G149" i="1"/>
   <c r="G148" i="1"/>
   <c r="G147" i="1"/>
   <c r="G146" i="1"/>
   <c r="G145" i="1"/>
   <c r="G144" i="1"/>
   <c r="G143" i="1"/>
   <c r="G142" i="1"/>
   <c r="G141" i="1"/>
   <c r="G140" i="1"/>
   <c r="G139" i="1"/>
   <c r="G138" i="1"/>
   <c r="G137" i="1"/>
   <c r="G136" i="1"/>
   <c r="G135" i="1"/>
   <c r="G134" i="1"/>
   <c r="G133" i="1"/>
   <c r="G89" i="1"/>
   <c r="G91" i="1"/>
   <c r="G93" i="1"/>
   <c r="G95" i="1"/>
   <c r="G97" i="1"/>
   <c r="G99" i="1"/>
   <c r="G101" i="1"/>
   <c r="G103" i="1"/>
   <c r="G105" i="1"/>
   <c r="G107" i="1"/>
   <c r="G109" i="1"/>
   <c r="G111" i="1"/>
   <c r="G113" i="1"/>
   <c r="G115" i="1"/>
   <c r="G69" i="1"/>
   <c r="G71" i="1"/>
   <c r="G73" i="1"/>
   <c r="G75" i="1"/>
   <c r="G77" i="1"/>
   <c r="G61" i="1"/>
   <c r="G62" i="1"/>
   <c r="G59" i="1"/>
   <c r="G64" i="1"/>
   <c r="G57" i="1"/>
   <c r="G48" i="1"/>
   <c r="G25" i="1"/>
-  <c r="G251" i="1"/>
-[...2 lines deleted...]
-  <c r="G221" i="1"/>
+  <c r="G255" i="1"/>
+  <c r="G254" i="1"/>
+  <c r="G253" i="1"/>
+  <c r="G225" i="1"/>
+  <c r="G164" i="1"/>
+  <c r="G163" i="1"/>
+  <c r="G162" i="1"/>
   <c r="G161" i="1"/>
   <c r="G160" i="1"/>
   <c r="G159" i="1"/>
   <c r="G158" i="1"/>
   <c r="G157" i="1"/>
   <c r="G156" i="1"/>
   <c r="G155" i="1"/>
-  <c r="G154" i="1"/>
-[...1 lines deleted...]
-  <c r="G152" i="1"/>
   <c r="G119" i="1"/>
   <c r="G117" i="1"/>
   <c r="G86" i="1"/>
   <c r="G84" i="1"/>
   <c r="G82" i="1"/>
   <c r="G80" i="1"/>
   <c r="G67" i="1"/>
   <c r="G131" i="1"/>
   <c r="G130" i="1"/>
   <c r="G129" i="1"/>
   <c r="G128" i="1"/>
   <c r="G127" i="1"/>
   <c r="G126" i="1"/>
   <c r="G125" i="1"/>
   <c r="G123" i="1"/>
   <c r="G122" i="1"/>
   <c r="G121" i="1"/>
   <c r="G56" i="1"/>
-  <c r="G224" i="1"/>
+  <c r="G228" i="1"/>
   <c r="G26" i="1"/>
-  <c r="G291" i="1"/>
-  <c r="G290" i="1"/>
+  <c r="G295" i="1"/>
+  <c r="G285" i="1"/>
+  <c r="G284" i="1"/>
+  <c r="G287" i="1"/>
+  <c r="G286" i="1"/>
+  <c r="G296" i="1"/>
+  <c r="G283" i="1"/>
+  <c r="G282" i="1"/>
+  <c r="G281" i="1"/>
   <c r="G280" i="1"/>
   <c r="G279" i="1"/>
-  <c r="G282" i="1"/>
-[...2 lines deleted...]
-  <c r="G292" i="1"/>
   <c r="G278" i="1"/>
   <c r="G277" i="1"/>
   <c r="G276" i="1"/>
-  <c r="G275" i="1"/>
-[...1 lines deleted...]
-  <c r="G273" i="1"/>
   <c r="G272" i="1"/>
   <c r="G271" i="1"/>
-  <c r="G266" i="1"/>
+  <c r="G270" i="1"/>
+  <c r="G269" i="1"/>
+  <c r="F306" i="1" s="1"/>
+  <c r="G53" i="1"/>
+  <c r="G52" i="1"/>
+  <c r="G50" i="1"/>
+  <c r="G294" i="1"/>
+  <c r="G293" i="1"/>
+  <c r="G292" i="1"/>
+  <c r="G291" i="1"/>
+  <c r="G290" i="1"/>
   <c r="G265" i="1"/>
   <c r="G264" i="1"/>
   <c r="G263" i="1"/>
-  <c r="G53" i="1"/>
-[...6 lines deleted...]
-  <c r="G285" i="1"/>
+  <c r="G262" i="1"/>
   <c r="G261" i="1"/>
   <c r="G260" i="1"/>
   <c r="G259" i="1"/>
   <c r="G258" i="1"/>
   <c r="G257" i="1"/>
-  <c r="G256" i="1"/>
-[...6 lines deleted...]
-  <c r="G244" i="1"/>
   <c r="G245" i="1"/>
   <c r="G246" i="1"/>
   <c r="G247" i="1"/>
   <c r="G248" i="1"/>
+  <c r="G249" i="1"/>
+  <c r="G250" i="1"/>
+  <c r="G251" i="1"/>
+  <c r="G252" i="1"/>
+  <c r="G244" i="1"/>
   <c r="G240" i="1"/>
+  <c r="G239" i="1"/>
+  <c r="G238" i="1"/>
   <c r="G236" i="1"/>
   <c r="G235" i="1"/>
   <c r="G234" i="1"/>
+  <c r="G233" i="1"/>
   <c r="G232" i="1"/>
   <c r="G231" i="1"/>
   <c r="G230" i="1"/>
   <c r="G229" i="1"/>
-  <c r="G228" i="1"/>
-  <c r="G227" i="1"/>
   <c r="G226" i="1"/>
-  <c r="G225" i="1"/>
-  <c r="G222" i="1"/>
+  <c r="G223" i="1"/>
+  <c r="G221" i="1"/>
   <c r="G218" i="1"/>
   <c r="G216" i="1"/>
   <c r="G214" i="1"/>
   <c r="G212" i="1"/>
   <c r="G210" i="1"/>
   <c r="G208" i="1"/>
-  <c r="G206" i="1"/>
+  <c r="G207" i="1"/>
+  <c r="G205" i="1"/>
+  <c r="G227" i="1"/>
   <c r="G204" i="1"/>
-  <c r="G203" i="1"/>
-[...1 lines deleted...]
-  <c r="G223" i="1"/>
+  <c r="G202" i="1"/>
   <c r="G200" i="1"/>
   <c r="G198" i="1"/>
   <c r="G196" i="1"/>
   <c r="G194" i="1"/>
   <c r="G192" i="1"/>
-  <c r="G190" i="1"/>
-  <c r="G188" i="1"/>
+  <c r="G201" i="1"/>
+  <c r="G199" i="1"/>
   <c r="G197" i="1"/>
   <c r="G195" i="1"/>
   <c r="G193" i="1"/>
   <c r="G191" i="1"/>
-  <c r="G189" i="1"/>
-[...5 lines deleted...]
-  <c r="G182" i="1"/>
+  <c r="G190" i="1"/>
   <c r="G183" i="1"/>
   <c r="G184" i="1"/>
-  <c r="G178" i="1"/>
+  <c r="G185" i="1"/>
+  <c r="G186" i="1"/>
+  <c r="G187" i="1"/>
+  <c r="G188" i="1"/>
+  <c r="G182" i="1"/>
+  <c r="G175" i="1"/>
+  <c r="G173" i="1"/>
   <c r="G169" i="1"/>
   <c r="G167" i="1"/>
-  <c r="G165" i="1"/>
-  <c r="G163" i="1"/>
   <c r="G54" i="1"/>
   <c r="G41" i="1"/>
   <c r="G39" i="1"/>
   <c r="G36" i="1"/>
   <c r="G44" i="1"/>
   <c r="G43" i="1"/>
   <c r="G38" i="1"/>
   <c r="G35" i="1"/>
   <c r="G33" i="1"/>
   <c r="G31" i="1"/>
   <c r="G29" i="1"/>
   <c r="G27" i="1"/>
   <c r="G23" i="1"/>
   <c r="G22" i="1"/>
   <c r="G19" i="1"/>
   <c r="G21" i="1"/>
   <c r="G18" i="1"/>
   <c r="G16" i="1"/>
   <c r="G14" i="1"/>
   <c r="G13" i="1"/>
   <c r="G12" i="1"/>
   <c r="G11" i="1"/>
   <c r="G10" i="1"/>
   <c r="G9" i="1"/>
   <c r="G7" i="1"/>
   <c r="G5" i="1"/>
-  <c r="F220" i="1" l="1"/>
-  <c r="F267" i="1"/>
+  <c r="F266" i="1" l="1"/>
+  <c r="F220" i="1"/>
+  <c r="F171" i="1"/>
   <c r="F45" i="1"/>
   <c r="F314" i="1" s="1"/>
-  <c r="F171" i="1"/>
-  <c r="F305" i="1"/>
   <c r="F319" i="1" l="1"/>
   <c r="F320" i="1" l="1"/>
   <c r="F317" i="1" l="1"/>
   <c r="F318" i="1" l="1"/>
   <c r="F88" i="1" l="1"/>
   <c r="F315" i="1" s="1"/>
   <c r="F124" i="1" l="1"/>
   <c r="F316" i="1" s="1"/>
   <c r="F322" i="1" s="1"/>
   <c r="F324" i="1" l="1"/>
   <c r="F326" i="1"/>
   <c r="G326" i="1" s="1"/>
   <c r="F329" i="1" l="1"/>
   <c r="G324" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="513" uniqueCount="354">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="513" uniqueCount="356">
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Basic Text (Hardcover)</t>
   </si>
   <si>
     <t>Basic Text (Softcover)</t>
   </si>
   <si>
     <t>Gift Edition Basic Text</t>
   </si>
   <si>
     <t>Language Code</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Item Number</t>
   </si>
   <si>
     <t>1101LN</t>
   </si>
   <si>
     <t>1101LP</t>
   </si>
   <si>
     <t>Basic Text 5th Edition Book 1 &amp; 2: Nederlands</t>
   </si>
   <si>
     <t>Basic Text 5th Edition (Book 1)</t>
   </si>
   <si>
-    <t>AF, AR, BM, BG, CH, CR, FL, KA, GE, GR, HE, HI, HU, IS, ID, JP, KN, LV, LT, NE, PL, SH, TA, TH, TU</t>
-[...1 lines deleted...]
-  <si>
     <t>A Spiritual Principle a Day (Softcover Only)</t>
   </si>
   <si>
     <t>EN, FA, SP</t>
   </si>
   <si>
     <t>It Works: How and Why (Softcover)</t>
   </si>
   <si>
     <t>Pocket-sized Basic Text (Softcover)</t>
   </si>
   <si>
     <t>Just for Today, Revised—Daily Meditations (Softcover)</t>
   </si>
   <si>
     <t>1140LP</t>
   </si>
   <si>
-    <t>EN, SW, SP, RU, PO, NR, LT, JP, IT, HI, HE, GE, FR, FA, DK, PB, FI, GR, TU, LV</t>
-[...1 lines deleted...]
-  <si>
     <t>An Introductory Guide to Narcotics Anonymous</t>
   </si>
   <si>
     <t>Miracles Happen (Softcover)</t>
   </si>
   <si>
     <t>Living Clean: The Journey Continues (Hardcover)</t>
   </si>
   <si>
     <t>Living Clean: The Journey Continues (Softcover)</t>
   </si>
   <si>
     <t>Guiding Principles: The Spirit of Our Traditions (Hardcover)</t>
   </si>
   <si>
     <t>Guiding Principles: The Spirit of Our Traditions (Softcover)</t>
   </si>
   <si>
     <t>NA Survival Kit</t>
   </si>
   <si>
     <t xml:space="preserve">Basic Library </t>
   </si>
   <si>
     <t>White Book 60th Anniversary Special Edition</t>
   </si>
   <si>
-    <t>EN, HU, PB, CR, DK, FA, FL, FI, FR, AR, GR, TU, IT, LT, NL, NR, PL, SP, SW, GE, AF, ID, RU</t>
-[...1 lines deleted...]
-  <si>
     <t>EN, FA, PB, SP</t>
   </si>
   <si>
-    <t>EN, IT, PB, DK, FA, FI, FR, HE, AR, HU, SW, JP, LT, NR, PL, PO, RU, SP, HI, LV</t>
-[...7 lines deleted...]
-  <si>
     <t>EN</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>BOOKS</t>
   </si>
   <si>
-    <t>EN, SW, SP, RU, PO, PL, NR, LT, IT, HU, GE, FR, FA, PB, GR, JP</t>
-[...1 lines deleted...]
-  <si>
     <t>NA White Booklet</t>
   </si>
   <si>
     <t>In Times of Illness (Revised)</t>
   </si>
   <si>
     <t>The Group Booklet (Revised)</t>
   </si>
   <si>
     <t>Behind the Walls</t>
   </si>
   <si>
-    <t>EN, SP, RU, PO, PL, NR, LT, IT, HU, HE, GE, FR, FA, DK, PB</t>
-[...4 lines deleted...]
-  <si>
     <t>Working Step Four in NA</t>
   </si>
   <si>
     <t>NA: A Resource in Your Community</t>
-  </si>
-[...1 lines deleted...]
-    <t>EN, TU, SW, SP, RU, PO, PL, NR, LT, IT, FR, FA, BG, PB, FI, TA</t>
   </si>
   <si>
     <r>
       <t>BOOKLETS</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color rgb="FF002060"/>
         <rFont val="Helvetica"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="7"/>
         <color rgb="FF002060"/>
         <rFont val="Helvetica"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">(IN ORDER TO RECEIVE THE DISCOUNTED PRICE ON BOOKLETS, YOU MUST PURCHASE </t>
     </r>
     <r>
@@ -478,220 +450,149 @@
         <rFont val="Helvetica"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> OR MORE OF AN INDIVIDUAL ITEM)</t>
     </r>
   </si>
   <si>
     <t>IP #2 The Group</t>
   </si>
   <si>
     <t>IP #17 For Those in Treatment</t>
   </si>
   <si>
     <t>IP #21 The Loner</t>
   </si>
   <si>
     <t>IP #24 Money Matters: Self-Support in NA</t>
   </si>
   <si>
     <t>IP #28 Funding NA Services</t>
   </si>
   <si>
     <t>IP #30 Mental Health in Recovery</t>
   </si>
   <si>
-    <t>EN, SW, SP, RU, PO, PL, NR, LT, IT, ID, HU, GE, FA, DK, PB, FR, NE </t>
-[...14 lines deleted...]
-  <si>
     <t>IP #1 Who, What, How, and Why</t>
   </si>
   <si>
     <t>IP #5 Another Look</t>
   </si>
   <si>
     <t>IP #6 Recovery &amp; Relapse</t>
   </si>
   <si>
     <t>IP #7 Am I an Addict?</t>
   </si>
   <si>
     <t>IP #8 Just for Today</t>
   </si>
   <si>
     <t>IP #9 Living the Program</t>
   </si>
   <si>
     <t>IP #11 Sponsorship, Revised</t>
   </si>
   <si>
     <t>IP #12 The Triangle of Self-Obsession</t>
   </si>
   <si>
-    <t>EN, FI, LV, KN, JP, IT, ID, IS, HU, HI, HE, GR, AF, FR, MT, FL,
-[...17 lines deleted...]
-  <si>
     <t>IP #13 By Young Addicts, For Young Addicts</t>
   </si>
   <si>
-    <t>EN, LT, PB, DK, FA, FI, FR, GE, HE, HU, AN, IT, KO, NL, NR, PL, PO, RU, SP, SW, TH, TU, IS, AR, TA, GR, UA, SK </t>
-[...1 lines deleted...]
-  <si>
     <t>IP #14 One Addict's Experience...</t>
   </si>
   <si>
-    <t>EN, FL, AN, IS, HU, GR, GE, IT, FI, JP, FA, DK, CR, CH, PB, AR, FR, PO, KO, UA, TU, TH, SW, ID, RU, CT, PL, NR, NL, MP, LT, LV, SP, SL, AF, BM, NE, TA, BN, CS, HI, SK </t>
-[...1 lines deleted...]
-  <si>
     <t>IP #15 PI and the NA Member</t>
   </si>
   <si>
     <t>IP #16 For the Newcomer</t>
   </si>
   <si>
     <t>IP #19 Self-Acceptance</t>
   </si>
   <si>
     <t>IP #20 H&amp;I Service and the NA Member</t>
   </si>
   <si>
     <t>IP #22 Welcome to NA</t>
   </si>
   <si>
     <t>IP #26 Accessibility for Those with Additional Needs</t>
   </si>
   <si>
     <t>IP #23 Staying Clean on the Outside</t>
   </si>
   <si>
     <t>IP #27 For the Parents or Guardians of Young People in NA</t>
   </si>
   <si>
     <t>IP #29 An Introduction to NA Meetings</t>
   </si>
   <si>
-    <t>EN, MP, BE, PB, DK, FA, FR, GE, HU, IS, AN, LT, TH, NL, NE, NR, PL, PO, RU, SP, SW, IT, TU, AF, TA, BN, UA, CS </t>
-[...25 lines deleted...]
-  <si>
     <t>SERVICE PRODUCTS</t>
   </si>
   <si>
     <t>H&amp;I Handbook with Audio CD</t>
   </si>
   <si>
     <t>2101G</t>
   </si>
   <si>
     <t>2102A</t>
   </si>
   <si>
     <t>2102B</t>
   </si>
   <si>
     <t>Handbook for NA Newsletters</t>
   </si>
   <si>
     <t>Outreach Resource Information</t>
   </si>
   <si>
     <t>Additional Needs Resource Information</t>
   </si>
   <si>
     <t>Virtual Meeting Basics</t>
   </si>
   <si>
     <t>Group Trusted Servants: Roles and Responsibilities</t>
   </si>
   <si>
     <t>NA Groups &amp; Medication</t>
   </si>
   <si>
     <t>Principles and Leadership in NA Service</t>
   </si>
   <si>
     <t>Social Media and Our Guiding Principles</t>
   </si>
   <si>
     <t>Membership Survey</t>
   </si>
   <si>
-    <t>European Membership Survey</t>
-[...1 lines deleted...]
-  <si>
     <t>NA &amp; Persons Receiving Medication-Assisted Treatment</t>
   </si>
   <si>
     <t>PR Folder</t>
   </si>
   <si>
     <t>Information about NA</t>
   </si>
   <si>
     <t>SPECIALTY ITEMS</t>
   </si>
   <si>
     <t>Wooden Box</t>
   </si>
   <si>
     <t>SPAD Box</t>
   </si>
   <si>
     <t>A Spiritual Principle a Day Special Edition</t>
   </si>
   <si>
     <t>SPAD Wooden Box &amp; Special Edition</t>
   </si>
   <si>
     <t>Wooden Box/Living Clean Special Edition Bundle</t>
@@ -783,113 +684,83 @@
   <si>
     <t>Serenity Prayer Poster (17½" x 23")</t>
   </si>
   <si>
     <t>My Gratitude Speaks Poster (17½" x 23")</t>
   </si>
   <si>
     <t>MULTIMEDIA PRODUCTS</t>
   </si>
   <si>
     <t>NA White Booklet-ASL DVD</t>
   </si>
   <si>
     <t>1500ASL</t>
   </si>
   <si>
     <t>PR Pen (Set of 25)</t>
   </si>
   <si>
     <t>PR Totebag (Set of 25)</t>
   </si>
   <si>
     <t>SERVICE PAMPHLETS</t>
   </si>
   <si>
-    <t>EN, SW, SP, PO, PL, NR, IT, HE, FR, FA, FI, RU, AR, HU, PB, TU </t>
-[...25 lines deleted...]
-  <si>
     <t>Commemorative Living Clean</t>
   </si>
   <si>
     <t>KEYTAGS</t>
   </si>
   <si>
     <t>Welcome (White)</t>
   </si>
   <si>
     <t>60 Days (Green)</t>
   </si>
   <si>
     <t>90 Days (Red)</t>
   </si>
   <si>
     <t>6 Months (Blue)</t>
   </si>
   <si>
     <t>9 Months (Yellow)</t>
   </si>
   <si>
     <t>1 Year (Moonglow)</t>
   </si>
   <si>
     <t>18 Months (Grey)</t>
   </si>
   <si>
     <t>Multiple Years (Black)</t>
   </si>
   <si>
     <t>CHIPS</t>
   </si>
   <si>
-    <t>BRONZE MEDALLIONS</t>
-[...1 lines deleted...]
-  <si>
     <t>18 Months</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Color</t>
   </si>
   <si>
     <t>Description (Indicate Color &amp; Year)</t>
   </si>
   <si>
     <t>Subtotal Page 2</t>
   </si>
   <si>
     <t>Subtotal Page 1</t>
   </si>
   <si>
     <t>Subtotal Page 3</t>
   </si>
   <si>
     <t>Subtotal Page 4</t>
   </si>
   <si>
     <t>Subtotal Page 5</t>
@@ -981,65 +852,50 @@
   <si>
     <t>Street Address</t>
   </si>
   <si>
     <t>Organization</t>
   </si>
   <si>
     <t>9080C</t>
   </si>
   <si>
     <t>9080S</t>
   </si>
   <si>
     <t>9080T</t>
   </si>
   <si>
     <t>9081C</t>
   </si>
   <si>
     <t>9081S</t>
   </si>
   <si>
     <t>9081T</t>
   </si>
   <si>
-    <t>EN, SP, RU, PO, PL, NR, MP, LT, IT, HU, GE, FR, FI, FA, DK, PB, SW, TU, TA, HI</t>
-[...13 lines deleted...]
-  <si>
     <t>LARGE PRINT IPs</t>
   </si>
   <si>
     <t>3101LP</t>
   </si>
   <si>
     <t>Large-Print IP #1 Who, What, How, and Why</t>
   </si>
   <si>
     <t>Large-Print IP #2 The Group</t>
   </si>
   <si>
     <t>Large-Print IP #5 Another Look</t>
   </si>
   <si>
     <t>Large-Print IP #6 Recovery &amp; Relapse</t>
   </si>
   <si>
     <t>Large-Print IP #7 Am I an Addict?</t>
   </si>
   <si>
     <t>Large-Print IP #8 Just For Today</t>
   </si>
   <si>
     <t>Large-Print IP #9 Living the Program</t>
@@ -1053,253 +909,110 @@
   <si>
     <t>3102LP</t>
   </si>
   <si>
     <t>3105LP</t>
   </si>
   <si>
     <t>3106LP</t>
   </si>
   <si>
     <t>3107LP</t>
   </si>
   <si>
     <t>3108LP</t>
   </si>
   <si>
     <t>3109LP</t>
   </si>
   <si>
     <t>3111LP</t>
   </si>
   <si>
     <t>3116LP</t>
   </si>
   <si>
-    <t>NA White Booklet: H&amp;I Edition</t>
-[...1 lines deleted...]
-  <si>
     <t>1500H&amp;I</t>
   </si>
   <si>
     <t>Behind the Walls: H&amp;I Edition</t>
   </si>
   <si>
     <t>1500LP</t>
   </si>
   <si>
     <t>NA White Booklet Large-Print</t>
   </si>
   <si>
     <t>3129H&amp;I</t>
   </si>
   <si>
     <t>Large-Print IP #22 Welcome to NA</t>
   </si>
   <si>
     <t>3122LP</t>
-  </si>
-[...12 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Public Relations Handbook </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Helvetica"/>
         <family val="2"/>
       </rPr>
       <t>(Regular 3-hole punch paper)</t>
     </r>
   </si>
   <si>
     <r>
       <t>Public Relations Handbook</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Helvetica"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (A4-4-hole punch paper)</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">PR Basics </t>
-[...26 lines deleted...]
-    <r>
       <t xml:space="preserve">Literature Committee Handbook </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Helvetica"/>
         <family val="2"/>
       </rPr>
       <t>(Revised 4/91)</t>
-    </r>
-[...96 lines deleted...]
-      <t>- EN, SP, FA</t>
     </r>
   </si>
   <si>
     <r>
       <t>Group Treasurer's Record Pad, Revised</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Helvetica"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (records for 13 months)</t>
     </r>
   </si>
   <si>
     <t>NA Wallet Card (Group Readings) (Bundle of 15)</t>
   </si>
   <si>
     <t>Vinyl Poster (28" x 40") (Set of 3 below)</t>
   </si>
   <si>
     <t>4100KIT</t>
   </si>
@@ -1352,78 +1065,50 @@
     <r>
       <t>I Serve Pin</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Helvetica"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (Service Day: 1-May)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Literature Rack </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Helvetica"/>
         <family val="2"/>
       </rPr>
       <t>(Wire, 20-Pocket)</t>
-    </r>
-[...26 lines deleted...]
-      <t>- EN, IT, SP</t>
     </r>
   </si>
   <si>
     <t>MEDALLION HOLDERS</t>
   </si>
   <si>
     <t>TRIPLATE VARIATIONS</t>
   </si>
   <si>
     <t>Violet/pearl/black</t>
   </si>
   <si>
     <t>Purple/dark blue/black….....................................Red/pearl/black</t>
   </si>
   <si>
     <t>Red/pearl/black</t>
   </si>
   <si>
     <t>Black/silver/gold…..........................Blue/pearl/black</t>
   </si>
   <si>
     <t>Keychain for etched (Silver)</t>
   </si>
   <si>
     <t>Keychain for bronze (Black)</t>
@@ -1462,221 +1147,95 @@
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Helvetica"/>
         <family val="2"/>
       </rPr>
       <t>all 7 pages</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Helvetica"/>
         <family val="2"/>
       </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
     <t>Gift Edition Just for Today</t>
   </si>
   <si>
-    <t>EN, FA, SP, HU, IT, PB, RU, DK</t>
-[...4 lines deleted...]
-  <si>
     <t>Triplates available in 1 thru 50 years, 18 months, and eternity.</t>
   </si>
   <si>
     <t>Triplates available in 51 thru 60 years.</t>
   </si>
   <si>
     <t>Black/silver/gold….............................................Blue/pearl/black</t>
   </si>
   <si>
-    <t>EN, DK, FI, IT, NR, PO, SW</t>
-[...1 lines deleted...]
-  <si>
     <t>EN, FA, FR, PB, RU, SP</t>
-  </si>
-[...60 lines deleted...]
-    <t>EN, AR, BG, BM, CH, CR, CT, DK, FA, FI, FL, FR, GE, GR, HE, HU, ID, IS, IT, JP, KA, KN, KO, LT, LV, NL, NR, PB, PL, PO, RU, SH, SL, SR, SW, TA, UA, ZU</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Vinyl Poster (35" x 50") (Set of 3 below) </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Helvetica"/>
         <family val="2"/>
       </rPr>
       <t>- EN</t>
     </r>
   </si>
   <si>
     <t>Twelve Steps, Traditions, &amp; Concepts Poster Set (17½" x 23")</t>
   </si>
   <si>
-    <t>Available in English (1-60 Years, 18 Months, &amp; Eternity), French, Hebrew, Portuguese, &amp; Spanish (1-40 Years, 18 Months, &amp; Eternity)</t>
-[...1 lines deleted...]
-  <si>
     <t>18 mos.</t>
   </si>
   <si>
     <t>Orange/black/pearl….....................Pink/pearl/gold (limited years)</t>
   </si>
   <si>
-    <t>EN, FR, PB, PO, SP, SW, BM, IT, GE, GR, LT, NR</t>
-[...4 lines deleted...]
-  <si>
     <t>EN, FR, PB, PO, SP, SW</t>
   </si>
   <si>
-    <t>EN, FR, PB, PO, SP, SW, BM, GE, GR, IT, LT, NR</t>
-[...37 lines deleted...]
-  <si>
     <t>Welcome Keytags Set (all languages)</t>
   </si>
   <si>
     <t>Multi-Year Keytags Set (all languages)</t>
   </si>
   <si>
     <t>Language Keytags Set (selected language)</t>
-  </si>
-[...5 lines deleted...]
-Welcome Only - BLA, CHA, CHR, HAW, IU, SC, CY, YK</t>
   </si>
   <si>
     <t>30 Days (Orange)</t>
   </si>
   <si>
     <t>Wooden Box/Little White Book Special Edition Bundle</t>
   </si>
   <si>
     <t>(Use total before discounts)</t>
   </si>
   <si>
     <t>To protect your privacy and to maintain security, credit card orders will now be processed exclusively through our webstores at www.na.org. We will NOT accept credit card information by telephone, fax, email, or postal mail. Orders paid by check or money order can still be mailed to the WSO.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">TRIPLATE MEDALLIONS </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color rgb="FF002060"/>
         <rFont val="Helvetica"/>
         <family val="2"/>
       </rPr>
       <t>Available in English only.</t>
@@ -1691,64 +1250,50 @@
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color rgb="FF002060"/>
         <rFont val="Helvetica"/>
         <family val="2"/>
       </rPr>
       <t>(Discount price is based on purchasing 25 pieces or more total)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">LASER-ETCHED MEDALLIONS </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color rgb="FF002060"/>
         <rFont val="Helvetica"/>
         <family val="2"/>
       </rPr>
       <t>Available in English only. (1-50 Years, 18 Months &amp; Eternity)</t>
-    </r>
-[...12 lines deleted...]
-      <t>- EN, SP</t>
     </r>
   </si>
   <si>
     <t>Large-print Basic Text (Softcover)</t>
   </si>
   <si>
     <t>Pocket-sized It Works: How and Why (Softcover)</t>
   </si>
   <si>
     <t>Large-print It Works: How and Why (Softcover)</t>
   </si>
   <si>
     <t>Pocket-sized Just For Today (Softcover)</t>
   </si>
   <si>
     <t>The Narcotics Anonymous Step Working Guides (Softcover)</t>
   </si>
   <si>
     <t>Sponsorship (Softcover)</t>
   </si>
   <si>
     <r>
       <t>SMALL BOOKLETS</t>
     </r>
     <r>
@@ -1855,86 +1400,50 @@
     <t>0.01 €  -- 25.00 € add 8.00 €</t>
   </si>
   <si>
     <t>1,000.00 € -- or more = 21%</t>
   </si>
   <si>
     <t>500.00 € -- 999.00 € = 15%</t>
   </si>
   <si>
     <t>150.00 € -- 499.00 € = 9%</t>
   </si>
   <si>
     <t>0.01 € -- 149.00 € = 0%</t>
   </si>
   <si>
     <r>
       <t>2026</t>
     </r>
     <r>
       <rPr>
         <sz val="21"/>
         <color rgb="FFD53E25"/>
         <rFont val="Helvetica Neue Medium"/>
       </rPr>
       <t xml:space="preserve"> NAWS-Europe Price Sheet</t>
-    </r>
-[...34 lines deleted...]
-YK Yupik, ZU Zulu</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">EUROPE: cart-eu.na.org </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF0A387A"/>
         <rFont val="Helvetica"/>
         <family val="2"/>
       </rPr>
       <t>•</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8.5"/>
         <color rgb="FF0A387A"/>
         <rFont val="Helvetica"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Tel. +32/2/646-6012 </t>
@@ -1966,62 +1475,417 @@
 48 Rue de l' Eté, B-1050
 Brussels, Belgium
  Tel. +32/2/646-6012 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Helvetica"/>
         <family val="2"/>
       </rPr>
       <t>•</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Helvetica"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Email: wsoeurope@na.org</t>
     </r>
   </si>
+  <si>
+    <t>DK, EN, FI, IT, NR, PO, SW</t>
+  </si>
+  <si>
+    <t>Line-numbered Basic Text (Softcover) - EN, SP</t>
+  </si>
+  <si>
+    <t>It Works: How and Why (Hardcover) - EN, HE, JP, PO, SW</t>
+  </si>
+  <si>
+    <t>AR, DK, EN, FA, FI, FR, GE, HI, HU, IT, LT, LV, NL, NR, PB, PL, RU, SP</t>
+  </si>
+  <si>
+    <t>DK, EN, FA, FI, FR, GE, GR, HE, HI, IT, JP, LT, LV, NR, PB, PO, RU, SP, SW, TU</t>
+  </si>
+  <si>
+    <t>AF, AR, CR, DK, EN, FA, FI, FL, FR, GE, GR, HU, ID, IT, LT, NL, NR, PB, PL, RU, SP, SW, TU</t>
+  </si>
+  <si>
+    <t>EN, FA, FR, GE, IT, JP, NR, PB, PL, RU, SP</t>
+  </si>
+  <si>
+    <t>DK, EN, FA, FR, GR, HU, IT, JP, LT, LV, NR, PB, PL, RU, SP, SW</t>
+  </si>
+  <si>
+    <t>DK, EN, FA, HU, IT, PB, RU, SP</t>
+  </si>
+  <si>
+    <t>EN, PB, SP, SW</t>
+  </si>
+  <si>
+    <t>EN, FA, FR, GE, GR, HU, IT, JP, LT, NR, PB, PL, PO, RU, SP, SW</t>
+  </si>
+  <si>
+    <t>AF, AN, AR, ASL, BE, EN, FA, FL, FR, GE, GR, HI, IS, IT, JP, KA, KN, KO, LT, MT, NR, PB, PO, RU, SL, SP, SW, TA, TU, UA, ZU</t>
+  </si>
+  <si>
+    <t>DK, EN, FA, FR, HE, IT, NR, PB, RU, SP, SW</t>
+  </si>
+  <si>
+    <t>In Times of Illness (1992 Version) - GE, PO</t>
+  </si>
+  <si>
+    <t>DK, EN, FA, FR, GE, HE, HU, IT, LT, NR, PB, PL, PO, RU, SP</t>
+  </si>
+  <si>
+    <t>DK, EN, FA, FI, FR, GE, HI, HU, IT, LT, MP, NR, PB, PL, PO, RU, SP, SW, TA, TU</t>
+  </si>
+  <si>
+    <t>BG, EN, FA, FI, FR, IT, LT, NR, PB, PL, PO, RU, SP, SW, TA, TU</t>
+  </si>
+  <si>
+    <t>AF, AR, AZ, CR, DK, EN, FA, FI, FL, FR, GE, HE, HI, ID, IT, KO, LT, MP, NL, NR, PB, PL, PO, RU, SK, SL, SP, SW, TA, TH, TU, UA, ZU</t>
+  </si>
+  <si>
+    <t>AR, BM, EN, FA, FI, GE, HU, IT, NR, PB, PL, PO, RU, SP, SW, TA</t>
+  </si>
+  <si>
+    <t>AF, AM, AN, AR, ASL, AZ, BE, BG, BM, BN, CH, CR, CS, CT, DK, EN, ET, FA, FI, FL, FR, GE, GR, HE, HI, HU, ID, IS, IT, JP, KA, KK, KN, KO, LT, LV, MP, MT, NE, NL, NR, OR, PA, PB, PL, PO, RO, RU, SH, SI, SK, SL, SP, SR, SW, TA, TH, TU, UA, UR, ZU</t>
+  </si>
+  <si>
+    <t>AF, AN, AR, AZ, BN, CH, CR, CT, DK, EN, FA, FI, FL, FR, GE, GR, HI, HU, ID, IS, IT, JP, KA, KO, LT, LV, NE, NL, NR, PB, PL, PO, RU, SK, SL, SP, SW, TA, TH, TU, UA</t>
+  </si>
+  <si>
+    <t>AF, AN, AR, AZ, BE, BG, BM, BN, CH, CR, CS, CT, DK, EN, FA, FI, FL, FR, GE, GR, HE, HI, HU, ID, IS, IT, JP, KA, KN, KO, LT, LV, MP, NE, NL, NR, PB, PL, PO, RU, SK, SL, SP, SW, TA, TH, TU, UA, ZU</t>
+  </si>
+  <si>
+    <t>AF, AN, AR, AZ, BE, BG, BM, BN, CH, CR, CS, CT, DK, EN, FA, FI, FL, FR, GE, GR, HI, HU, ID, IS, IT, JP, KA, KO, LT, LV, MP, NE, NL, NR, PB, PL, PO, RU, SH, SK, SL, SP, SW, TA, TH, TU, UA</t>
+  </si>
+  <si>
+    <t>AR, DK, EN, FA, FI, FR, GE, HU, IT, NR, PB, PL, RU, SP, SW</t>
+  </si>
+  <si>
+    <t>AR, DK, EN, FA, FI, FR, GE, HU, ID, IT, LT, NL, NR, PB, PL, PO, RU, SP, TA, TU</t>
+  </si>
+  <si>
+    <t>H&amp;I Basics - EN, GE, PB, SP</t>
+  </si>
+  <si>
+    <t>PR Basics - EN, FA, GE, PB, PL, SP, SW</t>
+  </si>
+  <si>
+    <t>A Guide to World Services in NA, 2023-2026 - EN, SP</t>
+  </si>
+  <si>
+    <t>A Guide to Phoneline Service - EN, FA</t>
+  </si>
+  <si>
+    <t>Treasurer's Handbook, Revised - EN, IT, SP</t>
+  </si>
+  <si>
+    <t>Group Treasurer's Workbook, Revised - EN, LT, SP</t>
+  </si>
+  <si>
+    <t>A Guide to Local Services in NA, 2023 Version - EN, GE, SP</t>
+  </si>
+  <si>
+    <t>Institutional Group Guide - EN, PB</t>
+  </si>
+  <si>
+    <t>Planning Basics - EN, FA, SP</t>
+  </si>
+  <si>
+    <t>Phoneline Basics - EN, FA, SP</t>
+  </si>
+  <si>
+    <t>AR, CH, CT, EN, FA, FI, FR, GE, GR, HU, ID, IT, NR, PB, PL, RU, SL, SP, SW</t>
+  </si>
+  <si>
+    <t>DK, EN, FA, FR, IT, NR, RU, SP, SW</t>
+  </si>
+  <si>
+    <t>AR, EN, FA, FI, FR, HE, HU, IT, NR, PB, PL, PO, RU, SP, SW, TU</t>
+  </si>
+  <si>
+    <t>AR, EN, FA, FI, FR, HU, IT, LT, NR, PB, PO, RU, SP, SW, TU</t>
+  </si>
+  <si>
+    <t>AR, DK, EN, FA, FI, FR, GE, GR, HE, HU, ID, IT, LT, NR, PB, PL, PO, RU, SP, SW, TU</t>
+  </si>
+  <si>
+    <t>DK, EN, FA, FI, FR, GE, GR, HE, HU, IT, NR, PL, PO, RU, SP, SW</t>
+  </si>
+  <si>
+    <t>EN, FA, FR, GE, IT, NR, PL, RU, SP, SW</t>
+  </si>
+  <si>
+    <t>DK, EN, FA, FI, FR, GE, HU, IT, NR, PB, PL, PO, RU, SP</t>
+  </si>
+  <si>
+    <t>Concepts Poster - EN, FR, NL, PL, SP</t>
+  </si>
+  <si>
+    <t>Steps Poster - AR, EN, FR, NL, PL, SP</t>
+  </si>
+  <si>
+    <t>Traditions Poster - AR, EN, FR, NL, PL, SP</t>
+  </si>
+  <si>
+    <t>Visions for NA Service Poster (36" x 36") - EN, IT, SP</t>
+  </si>
+  <si>
+    <t>Visions for NA Service Poster (28" x 28") - AF, EN, FR, IT, SP</t>
+  </si>
+  <si>
+    <t>Complete Poster Set (Set of 8 below) - EN, FR, PB, PO, SP, SW</t>
+  </si>
+  <si>
+    <t>BM, EN, FR, GE, GR, IT, LT, NR, PB, PO, SP, SW</t>
+  </si>
+  <si>
+    <t>EN, FR, GE, GR, IT, LT, NR, PB, PO, SP, SW</t>
+  </si>
+  <si>
+    <t>EN, FR, GE, LT, NR, PB, PO, SP, SW</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="9.5"/>
+        <color theme="1"/>
+        <rFont val="Helvetica"/>
+        <family val="2"/>
+      </rPr>
+      <t>IP #29 An Introduction to NA Meetings: H&amp;I Edition</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Helvetica"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (without staples)</t>
+    </r>
+  </si>
+  <si>
+    <t>CBDM Basics</t>
+  </si>
+  <si>
+    <t>GSR Basics</t>
+  </si>
+  <si>
+    <t>Serving NA in Rural &amp; Isolated Communities</t>
+  </si>
+  <si>
+    <t>EN, FA, FR, HU, ID, IT, PB, PL, SP, SW</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">NA White Booklet: H&amp;I Edition </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Helvetica"/>
+        <family val="2"/>
+      </rPr>
+      <t>(without staples)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>BRONZE MEDALLIONS</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF002060"/>
+        <rFont val="Helvetica"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Available in English (1-60 Years, 18 Months, &amp; Eternity)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve"> French, Hebrew, &amp; Spanish (1-50 Years, 18 Months, &amp; Eternity), Portuguese (1-40 Years, 18 Months, &amp; Eternity)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <rFont val="Helvetica"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Language Codes </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Helvetica"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Helvetica"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Limited Languages Available)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Helvetica"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+AF Afrikaans, AM Amharic, AN Anglicized, AR Arabic, ASL American Sign Language, AZ Azerbaijani, BE Bengali, BLA Blackfoot, BG Bulgarian, 
+BM Bahasa Melayu, BN Bengali/Bangladesh, BR Braille, BS Bosnian, CH Chinese, CHR Cherokee, CHA Chamorro, CR Croation, CS Czech, 
+CT Chinese Traditional, DK Danish, DV Dhivehi, EN English, ET Estonian, FA Farsi, FI Finnish, FL Filipino, FR French, GA Gaelic Irish, GE German, GR Greek, HAW Hawaiian, HE Hebrew, HI Hindi, HU Hungarian, HY Armenian, ID Indonesian, MOE Innu, IU Inuktikut, IS Icelandic, IT Italian, JP Japanese, KA Georgian, 
+KK Kazakh, KN Kannada, KO Korean, LT Lithuanian, LV Latvian, MD Moldovian, MP Manipuri, MR Marathi, MT Maltese, MZ Mizo, NE Nepali, 
+NL Nederlands/Dutch, NR Norwegian, OR Odia, PA Punjabi, PB Portuguese/Brazil, PL Polish, PM Papiamento, PO Portuguese, RO Romanian, RU Russian, 
+SC Sardinian, SH Swahili, SI Sinhala, SK Slovak, SL Slovenian, SP Spanish, SR Serbian, SW Swedish, TA Tamil, TH Thai, TU Turkish, UA Ukrainian, UR Urdu, 
+CY Welsh, VS Visayan, YK Yupik, ZU Zulu</t>
+    </r>
+  </si>
+  <si>
+    <t>AF, AR, AZ, BE, BG, BM, BS, CH, CR, CS, DK, DV, EN, ES, FA, FI, FL, FR, GA, GE, GR, HE, HI, HU, HY, ID, IS, IT, JP, KA, KN, KO, LT, LV, MOE, MP, MR, MT, MZ, NE, NL, NR, OR, PA, PL, PM, PO, RO, RU, SH, SK, SL, SP, SW, TA, TH, TU, UA, UR, VS, ZU 
+Welcome Only - BLA, CHA, CHR, CY, HAW, IU, SC, YK</t>
+  </si>
+  <si>
+    <t>AR, BG, BM, CH, CR, CT, DK, EN, FA, FI, FL, FR, GE, GR, HE, HU, ID, IS, IT, JP, KA, KN, KO, LT, LV, NL, NR, PB, PL, PO, RO, RU, SH, SL, SR, SW, TA, UA, ZU</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Group Business Meetings ( Rev.) </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Helvetica"/>
+        <family val="2"/>
+      </rPr>
+      <t>- EN, SP</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">European Membership Survey </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Helvetica"/>
+        <family val="2"/>
+      </rPr>
+      <t>- EN, GE</t>
+    </r>
+  </si>
+  <si>
+    <t>AF, AR, CH, DK, EN, FA, FI, FR, HE, HU, IT, JP, NR, PB, PL, PO, RO, RU, SP, SW, TH, TU</t>
+  </si>
+  <si>
+    <t>AF, AN, AR, AZ, BE, BG, BN, DK, EN, FA, FI, FR, GE, HE, HI, HU, ID, IS, IT, KN, LT, MP, NE, NL, NR, PB, PL, PO, RU, SK, SP, SW, TA, TH, TU, UA, ZU</t>
+  </si>
+  <si>
+    <t>AF, AN, AR, AZ, BG, BM, CH, CR, CS, CT, DK, EN, ET, FA, FI, FL, FR, GE, GR, HE, HI, HU, ID, IS, IT, JP, KK, KO, LT, LV, MP, NE, NL, NR, PB, PL, PO, RU, SK, SL, SP, SW, TA, TH, TU, UA</t>
+  </si>
+  <si>
+    <t>AF, AN, AR, AZ, BG, BN, CS, DK, EN, FA, FI, FR, GE, HE, HI, HU, ID, IT, KA, LT, LV, MP, NE, NL, NR, PB, PL, PO, RU, SK, SP, SW, TA, TH, TU, UA</t>
+  </si>
+  <si>
+    <t>AN, AR, AZ, DK, EN, FA, FI, FR, GE, GR, HE, HU, IS, IT, KO, LT, NL, NR, PB, PL, PO, RU, SK, SP, SW, TA, TH, TU, UA</t>
+  </si>
+  <si>
+    <t>AF, AN, AR, AZ, BM, BN, CH, CR, CS, CT, DK, EN, FA, FI, FL, FR, GE, GR, HI, HU, ID, IS, IT, JP, KO, LT, LV, MP, NE, NL, NR, PB, PL, PO, RU, SK, SL, SP, SW, TA, TH, TU, UA</t>
+  </si>
+  <si>
+    <t>AF, AN, AZ, BE, BN, CS, DK, EN, FA, FR, GE, HU, IS, IT, LT, MP, NE, NL, NR, PB, PL, PO, RU, SP, SW, TA, TH, TU, UA</t>
+  </si>
+  <si>
+    <t>AF, AN, AR, AZ, BE, BG, BM, CH, CR, CS, CT, DK, EN, ET, FA, FI, FL, FR, GE, GR, HE, HI, HU, ID, IS, IT, JP, KA, KN, KO, LT, LV, MP, NE, NL, NR, PB, PL, PO, RO, RU, SH, SK, SL, SP, SW, TA, TH, TU, UA, ZU</t>
+  </si>
+  <si>
+    <t>AF, AN, AR, AZ, BE, BG, BM, BN, CH, CR, CS, CT, DK, EN, FA, FI, FL, FR, GE, GR, HE, HI, HU, ID, IS, IT, JP, KA, KO, LT, LV, MP, NE, NL, NR, PB, PL, PO, RU, SH, SK, SL, SP, SW, TA, TU, UA</t>
+  </si>
+  <si>
+    <t>AF, AN, AZ, BN, DK, EN, FA, FR, GE, HU, ID, IS, IT, LT, LV, MP, NE, NL, NR, PB, PL, RU, SP, SW, TA, UA</t>
+  </si>
+  <si>
+    <t>AF, AN, AR, AZ, BE, BG, BM, CH, CR, CT, DK, EN, FA, FI, FL, FR, GE, GR, HE, HI, HU, ID, IS, IT, JP, KK, KO, LT, LV, MP, NE, NL, NR, PB, PL, PO, RU, SH, SL, SP, SW, TA, TH, TU, UA, ZU</t>
+  </si>
+  <si>
+    <t>AF, AN, AR, AZ, BM, BN, CH, CR, CT, DK, EN, FA, FI, FL, FR, GE, GR, HI, HU, ID, IS, IT, JP, KO, LT, LV, NE, NL, NR, PB, PL, PO, RU, SL, SP, SW, TA, TH, TU, UA</t>
+  </si>
+  <si>
+    <t>AF, AN, AR, AZ, BE, BG, BM, BN, CH, CR, CS, CT, DK, EN, ET, FA, FI, FL, FR, GE, GR, HE, HI, HU, ID, IS, IT, JP, KA, KK, KN, KO, LT, LV, MP, NE, NL, NR, OR, PB, PL, PO, RO, RU, SH, SK, SL, SP, SR, SW, TA, TH, TU, UA, UR, ZU</t>
+  </si>
+  <si>
+    <t>DK, EN, FA, FR, GE, HU, ID, IT, LT, NE, NR, PB, PL, PO, RU, SK, SP, SW</t>
+  </si>
+  <si>
+    <t>AF, AN, AR, AZ, DK, EN, FA, FI, FR, GE, HE, HU, IT, LT, MP, NL, NR, PB, PL, PO, RU, SP, SW, UA</t>
+  </si>
+  <si>
+    <t>AF, AR, DK, EN, FA, FR, GE, HU, IT, NE, NL, NR, PB, PL, PO, RU, SP, SW, TU, UA</t>
+  </si>
+  <si>
+    <t>DK, EN, FA, FI, FR, HU, ID, IT, PB, PL, RU, SP, SW</t>
+  </si>
+  <si>
+    <t>EN, FA, FR, GE, HU, IT, JP, LT, NR, PB, PL, PO, RU, SK, SL, SP, SW</t>
+  </si>
+  <si>
+    <t>AR, DK, EN, FA, FI, FR, HE, HI, HU, IT, JP, LT, LV, NR, PB, PL, PO, RU, SP, SW, TH</t>
+  </si>
+  <si>
+    <t>AF, AR, BG, BM, CH, CR, FL, GE, GR, HE, HI, HU, ID, IS, JP, KA, KN, LT, LV, NE, PL, SH, TA, TH, TU, UA</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="4">
+  <numFmts count="3">
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
-    <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]_);[Red]\(#,##0.00\ [$€-1]\)"/>
+    <numFmt numFmtId="164" formatCode="#,##0.00\ [$€-1]"/>
+    <numFmt numFmtId="165" formatCode="#,##0.00\ [$€-1]_);[Red]\(#,##0.00\ [$€-1]\)"/>
   </numFmts>
-  <fonts count="48">
+  <fonts count="50">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Helvetica"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF002060"/>
       <name val="Helvetica"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Helvetica"/>
       <family val="2"/>
@@ -2225,56 +2089,50 @@
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Helvetica"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="7"/>
       <color theme="1"/>
       <name val="Helvetica"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF002060"/>
       <name val="Helvetica"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Helvetica"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...4 lines deleted...]
-    <font>
       <i/>
       <sz val="8"/>
       <color rgb="FF1A1718"/>
       <name val="Helvetica"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Helvetica"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Helvetica"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Helvetica"/>
       <family val="2"/>
     </font>
@@ -2285,50 +2143,67 @@
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Helvetica"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Helvetica"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF0A387A"/>
       <name val="Helvetica"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
+      <name val="Helvetica"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9.5"/>
+      <color theme="1"/>
+      <name val="Helvetica"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Helvetica"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
       <name val="Helvetica"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF002060"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.749992370372631"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -2818,51 +2693,51 @@
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF002060"/>
       </right>
       <top style="thin">
         <color rgb="FF002060"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF002060"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="288">
+  <cellXfs count="312">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
@@ -2961,56 +2836,50 @@
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="8" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="28" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="28" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="4"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="4"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -3085,78 +2954,66 @@
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left" vertical="top" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="8" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="4"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="6"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="6"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="6"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -3191,523 +3048,607 @@
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="15" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="15" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="8" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="8" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="40" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="39" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="40" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="39" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="8" fontId="15" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="8" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="15" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="15" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="32" fillId="5" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="32" fillId="5" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="32" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="32" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="166" fontId="15" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="15" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="41" fillId="5" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="40" fillId="5" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="41" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="40" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="15" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="166" fontId="15" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="32" fillId="5" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="32" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="165" fontId="32" fillId="5" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+      <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="32" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...4 lines deleted...]
-    <xf numFmtId="166" fontId="32" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="15" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...32 lines deleted...]
-    <xf numFmtId="165" fontId="28" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="15" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="28" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="28" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="28" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="28" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="28" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="28" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="28" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="28" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="28" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="28" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="4" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="4" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="4" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="4" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="28" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="28" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="28" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...135 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...32 lines deleted...]
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="2"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="8" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="25" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="28" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="28" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="28" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="28" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...2 lines deleted...]
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="7" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="7" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="49" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="28" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="28" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2022/11/relationships/FeaturePropertyBag" Target="featurePropertyBag/featurePropertyBag.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cart-eu.na.org/" TargetMode="External"/></Relationships>
@@ -4236,5935 +4177,5983 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/webextensions/_rels/taskpanes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/webextension" Target="webextension1.xml"/></Relationships>
+</file>
+
+<file path=xl/webextensions/taskpanes.xml><?xml version="1.0" encoding="utf-8"?>
+<wetp:taskpanes xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11">
+  <wetp:taskpane dockstate="right" visibility="0" width="350" row="0">
+    <wetp:webextensionref xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </wetp:taskpane>
+</wetp:taskpanes>
+</file>
+
+<file path=xl/webextensions/webextension1.xml><?xml version="1.0" encoding="utf-8"?>
+<we:webextension xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" id="{65FAF334-6F14-814C-903C-4E7A8D4F7318}">
+  <we:reference id="wa200009404" version="1.0.0.8" store="en-US" storeType="OMEX"/>
+  <we:alternateReferences>
+    <we:reference id="WA200009404" version="1.0.0.8" store="" storeType="OMEX"/>
+  </we:alternateReferences>
+  <we:properties/>
+  <we:bindings/>
+  <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+</we:webextension>
+</file>
+
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1CFD29D8-FF92-5841-A83B-AF6F8EC84ED6}">
   <dimension ref="A1:G362"/>
   <sheetViews>
-    <sheetView showZeros="0" tabSelected="1" view="pageLayout" topLeftCell="A241" zoomScale="190" zoomScaleNormal="100" zoomScalePageLayoutView="190" workbookViewId="0">
-      <selection activeCell="F241" sqref="F241"/>
+    <sheetView showZeros="0" tabSelected="1" view="pageLayout" topLeftCell="A15" zoomScale="190" zoomScaleNormal="100" zoomScalePageLayoutView="190" workbookViewId="0">
+      <selection activeCell="A15" sqref="A15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="16"/>
   <cols>
     <col min="1" max="1" width="47.6640625" customWidth="1"/>
     <col min="2" max="2" width="8.1640625" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.1640625" style="1" customWidth="1"/>
     <col min="4" max="5" width="6" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.1640625" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="28">
-      <c r="A1" s="273" t="s">
-[...7 lines deleted...]
-      <c r="G1" s="273"/>
+      <c r="A1" s="282" t="s">
+        <v>268</v>
+      </c>
+      <c r="B1" s="282"/>
+      <c r="C1" s="282"/>
+      <c r="D1" s="282"/>
+      <c r="E1" s="282"/>
+      <c r="F1" s="282"/>
+      <c r="G1" s="282"/>
     </row>
     <row r="2" spans="1:7" ht="17" customHeight="1">
-      <c r="A2" s="145" t="s">
-[...7 lines deleted...]
-      <c r="G2" s="145"/>
+      <c r="A2" s="151" t="s">
+        <v>269</v>
+      </c>
+      <c r="B2" s="151"/>
+      <c r="C2" s="151"/>
+      <c r="D2" s="151"/>
+      <c r="E2" s="151"/>
+      <c r="F2" s="151"/>
+      <c r="G2" s="151"/>
     </row>
     <row r="3" spans="1:7" ht="33" customHeight="1">
-      <c r="A3" s="127" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="128" t="s">
+      <c r="A3" s="121" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="122" t="s">
         <v>8</v>
       </c>
-      <c r="C3" s="128" t="s">
+      <c r="C3" s="122" t="s">
         <v>6</v>
       </c>
-      <c r="D3" s="220" t="s">
+      <c r="D3" s="226" t="s">
         <v>1</v>
       </c>
-      <c r="E3" s="220"/>
-      <c r="F3" s="129" t="s">
+      <c r="E3" s="226"/>
+      <c r="F3" s="123" t="s">
         <v>7</v>
       </c>
-      <c r="G3" s="130" t="s">
+      <c r="G3" s="124" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="19" customHeight="1">
-      <c r="A4" s="186" t="s">
-[...7 lines deleted...]
-      <c r="G4" s="186"/>
+      <c r="A4" s="192" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="192"/>
+      <c r="C4" s="192"/>
+      <c r="D4" s="192"/>
+      <c r="E4" s="192"/>
+      <c r="F4" s="192"/>
+      <c r="G4" s="192"/>
     </row>
     <row r="5" spans="1:7" ht="16" customHeight="1">
-      <c r="A5" s="83" t="s">
+      <c r="A5" s="81" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="266">
+      <c r="B5" s="274">
         <v>1101</v>
       </c>
-      <c r="C5" s="208"/>
-      <c r="D5" s="221">
+      <c r="C5" s="214"/>
+      <c r="D5" s="227">
         <v>13.5</v>
       </c>
-      <c r="E5" s="222"/>
-[...1 lines deleted...]
-      <c r="G5" s="163">
+      <c r="E5" s="228"/>
+      <c r="F5" s="214"/>
+      <c r="G5" s="180">
         <f>D5*F5</f>
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="12" customHeight="1">
-      <c r="A6" s="84" t="s">
-[...7 lines deleted...]
-      <c r="G6" s="219"/>
+      <c r="A6" s="82" t="s">
+        <v>271</v>
+      </c>
+      <c r="B6" s="213"/>
+      <c r="C6" s="156"/>
+      <c r="D6" s="219"/>
+      <c r="E6" s="229"/>
+      <c r="F6" s="156"/>
+      <c r="G6" s="225"/>
     </row>
     <row r="7" spans="1:7" ht="16" customHeight="1">
       <c r="A7" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="205">
+      <c r="B7" s="166">
         <v>1102</v>
       </c>
-      <c r="C7" s="209"/>
-      <c r="D7" s="215">
+      <c r="C7" s="215"/>
+      <c r="D7" s="221">
         <v>13.5</v>
       </c>
-      <c r="E7" s="224"/>
-[...1 lines deleted...]
-      <c r="G7" s="207">
+      <c r="E7" s="230"/>
+      <c r="F7" s="215"/>
+      <c r="G7" s="211">
         <f>D7*F7</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="12" customHeight="1">
-      <c r="A8" s="85" t="s">
-[...7 lines deleted...]
-      <c r="G8" s="207"/>
+      <c r="A8" s="83" t="s">
+        <v>234</v>
+      </c>
+      <c r="B8" s="167"/>
+      <c r="C8" s="216"/>
+      <c r="D8" s="223"/>
+      <c r="E8" s="231"/>
+      <c r="F8" s="216"/>
+      <c r="G8" s="211"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="41" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B9" s="34">
         <v>1106</v>
       </c>
       <c r="C9" s="34" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D9" s="147">
+        <v>29</v>
+      </c>
+      <c r="D9" s="153">
         <v>13.5</v>
       </c>
-      <c r="E9" s="226"/>
+      <c r="E9" s="232"/>
       <c r="F9" s="35"/>
-      <c r="G9" s="131">
+      <c r="G9" s="125">
         <f t="shared" ref="G9:G14" si="0">D9*F9</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="43" t="s">
-        <v>330</v>
+        <v>272</v>
       </c>
       <c r="B10" s="36" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="36"/>
-      <c r="D10" s="175">
+      <c r="D10" s="181">
         <v>13.5</v>
       </c>
-      <c r="E10" s="227"/>
+      <c r="E10" s="233"/>
       <c r="F10" s="37"/>
-      <c r="G10" s="132">
+      <c r="G10" s="126">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="41" t="s">
-        <v>331</v>
+        <v>249</v>
       </c>
       <c r="B11" s="34" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="34" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D11" s="147">
+        <v>29</v>
+      </c>
+      <c r="D11" s="153">
         <v>18.600000000000001</v>
       </c>
-      <c r="E11" s="226"/>
+      <c r="E11" s="232"/>
       <c r="F11" s="35"/>
-      <c r="G11" s="131">
+      <c r="G11" s="125">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="36">
         <v>1107</v>
       </c>
       <c r="C12" s="36" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D12" s="175">
+        <v>29</v>
+      </c>
+      <c r="D12" s="181">
         <v>30.95</v>
       </c>
-      <c r="E12" s="227"/>
+      <c r="E12" s="233"/>
       <c r="F12" s="37"/>
-      <c r="G12" s="132">
+      <c r="G12" s="126">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="44" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="34">
         <v>1101</v>
       </c>
       <c r="C13" s="34" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="D13" s="147">
+        <v>30</v>
+      </c>
+      <c r="D13" s="153">
         <v>12.75</v>
       </c>
-      <c r="E13" s="226"/>
+      <c r="E13" s="232"/>
       <c r="F13" s="35"/>
-      <c r="G13" s="131">
+      <c r="G13" s="125">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="16" customHeight="1">
       <c r="A14" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="205">
+      <c r="B14" s="166">
         <v>1101</v>
       </c>
-      <c r="C14" s="209"/>
-      <c r="D14" s="215">
+      <c r="C14" s="215"/>
+      <c r="D14" s="221">
         <v>9.4</v>
       </c>
-      <c r="E14" s="224"/>
-[...1 lines deleted...]
-      <c r="G14" s="207">
+      <c r="E14" s="230"/>
+      <c r="F14" s="215"/>
+      <c r="G14" s="211">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="24" customHeight="1">
-      <c r="A15" s="85" t="s">
-[...7 lines deleted...]
-      <c r="G15" s="207"/>
+      <c r="A15" s="307" t="s">
+        <v>355</v>
+      </c>
+      <c r="B15" s="167"/>
+      <c r="C15" s="216"/>
+      <c r="D15" s="223"/>
+      <c r="E15" s="231"/>
+      <c r="F15" s="216"/>
+      <c r="G15" s="211"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="212">
+        <v>1110</v>
+      </c>
+      <c r="C16" s="155"/>
+      <c r="D16" s="217">
+        <v>13.2</v>
+      </c>
+      <c r="E16" s="218"/>
+      <c r="F16" s="155"/>
+      <c r="G16" s="225">
+        <f>D16*F16</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="12.75" customHeight="1">
+      <c r="A17" s="84" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="160">
-[...22 lines deleted...]
-      <c r="G17" s="219"/>
+      <c r="B17" s="213"/>
+      <c r="C17" s="156"/>
+      <c r="D17" s="219"/>
+      <c r="E17" s="220"/>
+      <c r="F17" s="156"/>
+      <c r="G17" s="225"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="43" t="s">
-        <v>299</v>
+        <v>273</v>
       </c>
       <c r="B18" s="36">
         <v>1140</v>
       </c>
       <c r="C18" s="36"/>
-      <c r="D18" s="175">
+      <c r="D18" s="181">
         <v>10.8</v>
       </c>
-      <c r="E18" s="176"/>
+      <c r="E18" s="182"/>
       <c r="F18" s="37"/>
-      <c r="G18" s="132">
+      <c r="G18" s="126">
         <f>D18*F18</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="42" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="B19" s="160">
+        <v>15</v>
+      </c>
+      <c r="B19" s="212">
         <v>1143</v>
       </c>
-      <c r="C19" s="149"/>
-      <c r="D19" s="211">
+      <c r="C19" s="155"/>
+      <c r="D19" s="217">
         <v>10.8</v>
       </c>
-      <c r="E19" s="212"/>
-[...1 lines deleted...]
-      <c r="G19" s="219">
+      <c r="E19" s="218"/>
+      <c r="F19" s="155"/>
+      <c r="G19" s="225">
         <f>D19*F19</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="11" customHeight="1">
-      <c r="A20" s="84" t="s">
-[...7 lines deleted...]
-      <c r="G20" s="219"/>
+      <c r="A20" s="82" t="s">
+        <v>274</v>
+      </c>
+      <c r="B20" s="213"/>
+      <c r="C20" s="156"/>
+      <c r="D20" s="219"/>
+      <c r="E20" s="220"/>
+      <c r="F20" s="156"/>
+      <c r="G20" s="225"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="43" t="s">
-        <v>332</v>
+        <v>250</v>
       </c>
       <c r="B21" s="36">
         <v>1144</v>
       </c>
       <c r="C21" s="36" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D21" s="175">
+        <v>29</v>
+      </c>
+      <c r="D21" s="181">
         <v>11.2</v>
       </c>
-      <c r="E21" s="176"/>
+      <c r="E21" s="182"/>
       <c r="F21" s="37"/>
-      <c r="G21" s="132">
+      <c r="G21" s="126">
         <f>D21*F21</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="41" t="s">
-        <v>333</v>
+        <v>251</v>
       </c>
       <c r="B22" s="34" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C22" s="34" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D22" s="147">
+        <v>29</v>
+      </c>
+      <c r="D22" s="153">
         <v>15</v>
       </c>
-      <c r="E22" s="148"/>
+      <c r="E22" s="154"/>
       <c r="F22" s="35"/>
-      <c r="G22" s="131">
+      <c r="G22" s="125">
         <f>D22*F22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="10" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="B23" s="205">
+        <v>17</v>
+      </c>
+      <c r="B23" s="166">
         <v>1112</v>
       </c>
-      <c r="C23" s="209"/>
-      <c r="D23" s="215">
+      <c r="C23" s="215"/>
+      <c r="D23" s="221">
         <v>10.8</v>
       </c>
-      <c r="E23" s="216"/>
-[...1 lines deleted...]
-      <c r="G23" s="207">
+      <c r="E23" s="222"/>
+      <c r="F23" s="215"/>
+      <c r="G23" s="211">
         <f>D23*F23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="24" customHeight="1">
-      <c r="A24" s="85" t="s">
-[...7 lines deleted...]
-      <c r="G24" s="207"/>
+      <c r="A24" s="83" t="s">
+        <v>275</v>
+      </c>
+      <c r="B24" s="167"/>
+      <c r="C24" s="216"/>
+      <c r="D24" s="223"/>
+      <c r="E24" s="224"/>
+      <c r="F24" s="216"/>
+      <c r="G24" s="211"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="41" t="s">
-        <v>334</v>
+        <v>252</v>
       </c>
       <c r="B25" s="38">
         <v>1113</v>
       </c>
       <c r="C25" s="39" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D25" s="147">
+        <v>29</v>
+      </c>
+      <c r="D25" s="153">
         <v>11.2</v>
       </c>
-      <c r="E25" s="148"/>
+      <c r="E25" s="154"/>
       <c r="F25" s="39"/>
-      <c r="G25" s="131">
+      <c r="G25" s="125">
         <f>D25*F25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="10" t="s">
-        <v>291</v>
+        <v>230</v>
       </c>
       <c r="B26" s="49">
         <v>1114</v>
       </c>
-      <c r="C26" s="124" t="s">
-[...2 lines deleted...]
-      <c r="D26" s="175">
+      <c r="C26" s="118" t="s">
+        <v>29</v>
+      </c>
+      <c r="D26" s="181">
         <v>21</v>
       </c>
-      <c r="E26" s="176"/>
-[...1 lines deleted...]
-      <c r="G26" s="132">
+      <c r="E26" s="182"/>
+      <c r="F26" s="118"/>
+      <c r="G26" s="126">
         <f>D26*F26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="42" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="B27" s="160">
+        <v>19</v>
+      </c>
+      <c r="B27" s="212">
         <v>1200</v>
       </c>
-      <c r="C27" s="149"/>
-      <c r="D27" s="211">
+      <c r="C27" s="155"/>
+      <c r="D27" s="217">
         <v>2.15</v>
       </c>
-      <c r="E27" s="212"/>
-[...1 lines deleted...]
-      <c r="G27" s="162">
+      <c r="E27" s="218"/>
+      <c r="F27" s="155"/>
+      <c r="G27" s="179">
         <f>D27*F27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="24" customHeight="1">
-      <c r="A28" s="84" t="s">
-[...7 lines deleted...]
-      <c r="G28" s="163"/>
+      <c r="A28" s="82" t="s">
+        <v>276</v>
+      </c>
+      <c r="B28" s="213"/>
+      <c r="C28" s="156"/>
+      <c r="D28" s="219"/>
+      <c r="E28" s="220"/>
+      <c r="F28" s="156"/>
+      <c r="G28" s="180"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="10" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="B29" s="205">
+        <v>20</v>
+      </c>
+      <c r="B29" s="166">
         <v>1121</v>
       </c>
-      <c r="C29" s="209"/>
-      <c r="D29" s="215">
+      <c r="C29" s="215"/>
+      <c r="D29" s="221">
         <v>13.2</v>
       </c>
-      <c r="E29" s="216"/>
-[...1 lines deleted...]
-      <c r="G29" s="207">
+      <c r="E29" s="222"/>
+      <c r="F29" s="215"/>
+      <c r="G29" s="211">
         <f>D29*F29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="12.75" customHeight="1">
-      <c r="A30" s="125" t="s">
-[...7 lines deleted...]
-      <c r="G30" s="207"/>
+      <c r="A30" s="119" t="s">
+        <v>28</v>
+      </c>
+      <c r="B30" s="167"/>
+      <c r="C30" s="216"/>
+      <c r="D30" s="223"/>
+      <c r="E30" s="224"/>
+      <c r="F30" s="216"/>
+      <c r="G30" s="211"/>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="42" t="s">
-        <v>335</v>
-[...1 lines deleted...]
-      <c r="B31" s="160">
+        <v>253</v>
+      </c>
+      <c r="B31" s="212">
         <v>1400</v>
       </c>
-      <c r="C31" s="149"/>
-      <c r="D31" s="211">
+      <c r="C31" s="155"/>
+      <c r="D31" s="217">
         <v>10.25</v>
       </c>
-      <c r="E31" s="212"/>
-[...1 lines deleted...]
-      <c r="G31" s="219">
+      <c r="E31" s="218"/>
+      <c r="F31" s="155"/>
+      <c r="G31" s="225">
         <f>D31*F31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="24" customHeight="1">
-      <c r="A32" s="84" t="s">
-[...7 lines deleted...]
-      <c r="G32" s="219"/>
+      <c r="A32" s="311" t="s">
+        <v>354</v>
+      </c>
+      <c r="B32" s="213"/>
+      <c r="C32" s="156"/>
+      <c r="D32" s="219"/>
+      <c r="E32" s="220"/>
+      <c r="F32" s="156"/>
+      <c r="G32" s="225"/>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="10" t="s">
-        <v>336</v>
-[...1 lines deleted...]
-      <c r="B33" s="205">
+        <v>254</v>
+      </c>
+      <c r="B33" s="166">
         <v>1130</v>
       </c>
-      <c r="C33" s="209"/>
-      <c r="D33" s="215">
+      <c r="C33" s="215"/>
+      <c r="D33" s="221">
         <v>9.75</v>
       </c>
-      <c r="E33" s="216"/>
-[...1 lines deleted...]
-      <c r="G33" s="207">
+      <c r="E33" s="222"/>
+      <c r="F33" s="215"/>
+      <c r="G33" s="211">
         <f>D33*F33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="12.75" customHeight="1">
-      <c r="A34" s="125" t="s">
-[...7 lines deleted...]
-      <c r="G34" s="207"/>
+      <c r="A34" s="119" t="s">
+        <v>277</v>
+      </c>
+      <c r="B34" s="167"/>
+      <c r="C34" s="216"/>
+      <c r="D34" s="223"/>
+      <c r="E34" s="224"/>
+      <c r="F34" s="216"/>
+      <c r="G34" s="211"/>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="41" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B35" s="38">
         <v>1150</v>
       </c>
       <c r="C35" s="38" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D35" s="147">
+        <v>29</v>
+      </c>
+      <c r="D35" s="153">
         <v>10.5</v>
       </c>
-      <c r="E35" s="148"/>
+      <c r="E35" s="154"/>
       <c r="F35" s="39"/>
-      <c r="G35" s="131">
+      <c r="G35" s="125">
         <f>D35*F35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="10" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="B36" s="205">
+        <v>22</v>
+      </c>
+      <c r="B36" s="166">
         <v>1151</v>
       </c>
-      <c r="C36" s="209"/>
-      <c r="D36" s="215">
+      <c r="C36" s="215"/>
+      <c r="D36" s="221">
         <v>10.5</v>
       </c>
-      <c r="E36" s="216"/>
-[...1 lines deleted...]
-      <c r="G36" s="207">
+      <c r="E36" s="222"/>
+      <c r="F36" s="215"/>
+      <c r="G36" s="211">
         <f>D36*F36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="12.75" customHeight="1">
-      <c r="A37" s="125" t="s">
-[...7 lines deleted...]
-      <c r="G37" s="207"/>
+      <c r="A37" s="119" t="s">
+        <v>278</v>
+      </c>
+      <c r="B37" s="167"/>
+      <c r="C37" s="216"/>
+      <c r="D37" s="223"/>
+      <c r="E37" s="224"/>
+      <c r="F37" s="216"/>
+      <c r="G37" s="211"/>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="41" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B38" s="38">
         <v>1201</v>
       </c>
       <c r="C38" s="38" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D38" s="147">
+        <v>29</v>
+      </c>
+      <c r="D38" s="153">
         <v>10.5</v>
       </c>
-      <c r="E38" s="148"/>
+      <c r="E38" s="154"/>
       <c r="F38" s="39"/>
-      <c r="G38" s="131">
+      <c r="G38" s="125">
         <f>D38*F38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="10" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B39" s="205">
+        <v>24</v>
+      </c>
+      <c r="B39" s="166">
         <v>1202</v>
       </c>
-      <c r="C39" s="209"/>
-      <c r="D39" s="215">
+      <c r="C39" s="215"/>
+      <c r="D39" s="221">
         <v>10.5</v>
       </c>
-      <c r="E39" s="216"/>
-[...1 lines deleted...]
-      <c r="G39" s="207">
+      <c r="E39" s="222"/>
+      <c r="F39" s="215"/>
+      <c r="G39" s="211">
         <f>D39*F39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="12.75" customHeight="1">
-      <c r="A40" s="125" t="s">
-[...7 lines deleted...]
-      <c r="G40" s="207"/>
+      <c r="A40" s="119" t="s">
+        <v>279</v>
+      </c>
+      <c r="B40" s="167"/>
+      <c r="C40" s="216"/>
+      <c r="D40" s="223"/>
+      <c r="E40" s="224"/>
+      <c r="F40" s="216"/>
+      <c r="G40" s="211"/>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="42" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B41" s="160">
+        <v>25</v>
+      </c>
+      <c r="B41" s="212">
         <v>9425</v>
       </c>
-      <c r="C41" s="149"/>
-      <c r="D41" s="211">
+      <c r="C41" s="155"/>
+      <c r="D41" s="217">
         <v>18</v>
       </c>
-      <c r="E41" s="212"/>
-[...1 lines deleted...]
-      <c r="G41" s="162">
+      <c r="E41" s="218"/>
+      <c r="F41" s="155"/>
+      <c r="G41" s="179">
         <f>D41*F41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:7" ht="12" customHeight="1">
-      <c r="A42" s="86" t="s">
-[...7 lines deleted...]
-      <c r="G42" s="163"/>
+      <c r="A42" s="84" t="s">
+        <v>280</v>
+      </c>
+      <c r="B42" s="213"/>
+      <c r="C42" s="156"/>
+      <c r="D42" s="219"/>
+      <c r="E42" s="220"/>
+      <c r="F42" s="156"/>
+      <c r="G42" s="180"/>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="43" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B43" s="40">
         <v>9421</v>
       </c>
       <c r="C43" s="40" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D43" s="175">
+        <v>29</v>
+      </c>
+      <c r="D43" s="181">
         <v>67.25</v>
       </c>
-      <c r="E43" s="176"/>
-[...1 lines deleted...]
-      <c r="G43" s="132">
+      <c r="E43" s="182"/>
+      <c r="F43" s="120"/>
+      <c r="G43" s="126">
         <f>D43*F43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="41" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B44" s="38">
         <v>1501</v>
       </c>
       <c r="C44" s="38" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D44" s="147">
+        <v>29</v>
+      </c>
+      <c r="D44" s="153">
         <v>13.9</v>
       </c>
-      <c r="E44" s="148"/>
+      <c r="E44" s="154"/>
       <c r="F44" s="39"/>
-      <c r="G44" s="131">
+      <c r="G44" s="125">
         <f>D44*F44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:7">
-      <c r="A45" s="97" t="s">
-[...6 lines deleted...]
-      <c r="F45" s="158">
+      <c r="A45" s="94" t="s">
+        <v>139</v>
+      </c>
+      <c r="B45" s="95"/>
+      <c r="C45" s="96"/>
+      <c r="D45" s="95"/>
+      <c r="E45" s="95"/>
+      <c r="F45" s="164">
         <f>SUM(G5:G44)</f>
         <v>0</v>
       </c>
-      <c r="G45" s="159"/>
+      <c r="G45" s="165"/>
     </row>
     <row r="46" spans="1:7">
-      <c r="A46" s="105"/>
-[...5 lines deleted...]
-      <c r="G46" s="108"/>
+      <c r="A46" s="99"/>
+      <c r="B46" s="100"/>
+      <c r="C46" s="101"/>
+      <c r="D46" s="100"/>
+      <c r="E46" s="100"/>
+      <c r="F46" s="101"/>
+      <c r="G46" s="102"/>
     </row>
     <row r="47" spans="1:7" ht="19" customHeight="1">
-      <c r="A47" s="155" t="s">
-[...7 lines deleted...]
-      <c r="G47" s="157"/>
+      <c r="A47" s="161" t="s">
+        <v>38</v>
+      </c>
+      <c r="B47" s="162"/>
+      <c r="C47" s="162"/>
+      <c r="D47" s="162"/>
+      <c r="E47" s="162"/>
+      <c r="F47" s="162"/>
+      <c r="G47" s="163"/>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="29" t="s">
-        <v>341</v>
-[...1 lines deleted...]
-      <c r="B48" s="228">
+        <v>259</v>
+      </c>
+      <c r="B48" s="234">
         <v>1164</v>
       </c>
-      <c r="C48" s="228"/>
-      <c r="D48" s="229">
+      <c r="C48" s="234"/>
+      <c r="D48" s="235">
         <v>2.2000000000000002</v>
       </c>
-      <c r="E48" s="230"/>
-[...1 lines deleted...]
-      <c r="G48" s="162">
+      <c r="E48" s="236"/>
+      <c r="F48" s="234"/>
+      <c r="G48" s="179">
         <f>D48*F48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:7" ht="12" customHeight="1">
-      <c r="A49" s="87" t="s">
-[...7 lines deleted...]
-      <c r="G49" s="163"/>
+      <c r="A49" s="85" t="s">
+        <v>281</v>
+      </c>
+      <c r="B49" s="213"/>
+      <c r="C49" s="213"/>
+      <c r="D49" s="237"/>
+      <c r="E49" s="238"/>
+      <c r="F49" s="213"/>
+      <c r="G49" s="180"/>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="28" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B50" s="205">
+        <v>32</v>
+      </c>
+      <c r="B50" s="166">
         <v>1500</v>
       </c>
-      <c r="C50" s="205"/>
-      <c r="D50" s="204">
+      <c r="C50" s="166"/>
+      <c r="D50" s="208">
         <v>0.8</v>
       </c>
-      <c r="E50" s="204">
+      <c r="E50" s="208">
         <v>0.71</v>
       </c>
-      <c r="F50" s="205"/>
-      <c r="G50" s="207">
+      <c r="F50" s="166"/>
+      <c r="G50" s="211">
         <f>IF(F50 &gt; 99,E50 * F50, D50* F50)</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:7" ht="24" customHeight="1">
-      <c r="A51" s="88" t="s">
-[...7 lines deleted...]
-      <c r="G51" s="207"/>
+      <c r="A51" s="86" t="s">
+        <v>282</v>
+      </c>
+      <c r="B51" s="167"/>
+      <c r="C51" s="167"/>
+      <c r="D51" s="208"/>
+      <c r="E51" s="208"/>
+      <c r="F51" s="167"/>
+      <c r="G51" s="211"/>
     </row>
     <row r="52" spans="1:7" ht="16" customHeight="1">
       <c r="A52" s="30" t="s">
-        <v>246</v>
+        <v>328</v>
       </c>
       <c r="B52" s="38" t="s">
-        <v>247</v>
+        <v>198</v>
       </c>
       <c r="C52" s="38" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D52" s="139">
+        <v>29</v>
+      </c>
+      <c r="D52" s="133">
         <v>0.8</v>
       </c>
-      <c r="E52" s="139">
+      <c r="E52" s="133">
         <v>0.71</v>
       </c>
       <c r="F52" s="38"/>
-      <c r="G52" s="131">
+      <c r="G52" s="125">
         <f>IF(F52 &gt; 99,E52 * F52, D52* F52)</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:7" ht="16" customHeight="1">
       <c r="A53" s="28" t="s">
-        <v>250</v>
+        <v>201</v>
       </c>
       <c r="B53" s="49" t="s">
-        <v>249</v>
+        <v>200</v>
       </c>
       <c r="C53" s="49" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D53" s="138">
+        <v>29</v>
+      </c>
+      <c r="D53" s="132">
         <v>0.8</v>
       </c>
-      <c r="E53" s="138">
+      <c r="E53" s="132">
         <v>0.71</v>
       </c>
       <c r="F53" s="49"/>
-      <c r="G53" s="132">
+      <c r="G53" s="126">
         <f>IF(F53 &gt; 99,E53 * F53, D53* F53)</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="30" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B54" s="160">
+        <v>33</v>
+      </c>
+      <c r="B54" s="212">
         <v>1603</v>
       </c>
-      <c r="C54" s="160"/>
-      <c r="D54" s="203">
+      <c r="C54" s="212"/>
+      <c r="D54" s="207">
         <v>2.8</v>
       </c>
-      <c r="E54" s="203">
+      <c r="E54" s="207">
         <v>2.5499999999999998</v>
       </c>
-      <c r="F54" s="160"/>
-      <c r="G54" s="162">
+      <c r="F54" s="212"/>
+      <c r="G54" s="179">
         <f>IF(F54 &gt; 99,E54 * F54, D54* F54)</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:7" ht="12" customHeight="1">
-      <c r="A55" s="89" t="s">
-[...7 lines deleted...]
-      <c r="G55" s="163"/>
+      <c r="A55" s="87" t="s">
+        <v>283</v>
+      </c>
+      <c r="B55" s="213"/>
+      <c r="C55" s="213"/>
+      <c r="D55" s="207"/>
+      <c r="E55" s="207"/>
+      <c r="F55" s="213"/>
+      <c r="G55" s="180"/>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="28" t="s">
-        <v>318</v>
+        <v>284</v>
       </c>
       <c r="B56" s="49">
         <v>1603</v>
       </c>
       <c r="C56" s="49"/>
-      <c r="D56" s="138">
+      <c r="D56" s="132">
         <v>1.1000000000000001</v>
       </c>
-      <c r="E56" s="138">
+      <c r="E56" s="132">
         <v>1</v>
       </c>
-      <c r="F56" s="100"/>
-      <c r="G56" s="132">
+      <c r="F56" s="97"/>
+      <c r="G56" s="126">
         <f>IF(F56 &gt; 99,E56 * F56, D56* F56)</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="30" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B57" s="160">
+        <v>34</v>
+      </c>
+      <c r="B57" s="212">
         <v>1600</v>
       </c>
-      <c r="C57" s="160"/>
-      <c r="D57" s="203">
+      <c r="C57" s="212"/>
+      <c r="D57" s="207">
         <v>1</v>
       </c>
-      <c r="E57" s="203">
+      <c r="E57" s="207">
         <v>0.88</v>
       </c>
-      <c r="F57" s="160"/>
-      <c r="G57" s="162">
+      <c r="F57" s="212"/>
+      <c r="G57" s="179">
         <f>IF(F57 &gt; 99,E57 * F57, D57* F57)</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:7" ht="12" customHeight="1">
-      <c r="A58" s="89" t="s">
-[...7 lines deleted...]
-      <c r="G58" s="163"/>
+      <c r="A58" s="87" t="s">
+        <v>285</v>
+      </c>
+      <c r="B58" s="213"/>
+      <c r="C58" s="213"/>
+      <c r="D58" s="207"/>
+      <c r="E58" s="207"/>
+      <c r="F58" s="213"/>
+      <c r="G58" s="180"/>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="28" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B59" s="205">
+        <v>35</v>
+      </c>
+      <c r="B59" s="166">
         <v>1601</v>
       </c>
-      <c r="C59" s="205"/>
-      <c r="D59" s="204">
+      <c r="C59" s="166"/>
+      <c r="D59" s="208">
         <v>1</v>
       </c>
-      <c r="E59" s="204">
+      <c r="E59" s="208">
         <v>0.88</v>
       </c>
-      <c r="F59" s="205"/>
-      <c r="G59" s="207">
+      <c r="F59" s="166"/>
+      <c r="G59" s="211">
         <f>IF(F59 &gt; 99,E59 * F59, D59* F59)</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:7" ht="12" customHeight="1">
-      <c r="A60" s="90" t="s">
-[...7 lines deleted...]
-      <c r="G60" s="207"/>
+      <c r="A60" s="310" t="s">
+        <v>353</v>
+      </c>
+      <c r="B60" s="167"/>
+      <c r="C60" s="167"/>
+      <c r="D60" s="208"/>
+      <c r="E60" s="208"/>
+      <c r="F60" s="167"/>
+      <c r="G60" s="211"/>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="30" t="s">
-        <v>248</v>
+        <v>199</v>
       </c>
       <c r="B61" s="50" t="s">
-        <v>289</v>
+        <v>228</v>
       </c>
       <c r="C61" s="50" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D61" s="139">
+        <v>29</v>
+      </c>
+      <c r="D61" s="133">
         <v>1</v>
       </c>
-      <c r="E61" s="139">
+      <c r="E61" s="133">
         <v>0.88</v>
       </c>
       <c r="F61" s="50"/>
-      <c r="G61" s="131">
+      <c r="G61" s="125">
         <f>IF(F61 &gt; 99,E61 * F61, D61* F61)</f>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="28" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B62" s="205">
+        <v>36</v>
+      </c>
+      <c r="B62" s="166">
         <v>3110</v>
       </c>
-      <c r="C62" s="205"/>
-      <c r="D62" s="204">
+      <c r="C62" s="166"/>
+      <c r="D62" s="208">
         <v>0.8</v>
       </c>
-      <c r="E62" s="204">
+      <c r="E62" s="208">
         <v>0.71</v>
       </c>
-      <c r="F62" s="205"/>
-      <c r="G62" s="207">
+      <c r="F62" s="166"/>
+      <c r="G62" s="211">
         <f>IF(F62 &gt; 99,E62 * F62, D62* F62)</f>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:7" ht="24" customHeight="1">
-      <c r="A63" s="120" t="s">
-[...7 lines deleted...]
-      <c r="G63" s="207"/>
+      <c r="A63" s="114" t="s">
+        <v>286</v>
+      </c>
+      <c r="B63" s="167"/>
+      <c r="C63" s="167"/>
+      <c r="D63" s="208"/>
+      <c r="E63" s="208"/>
+      <c r="F63" s="167"/>
+      <c r="G63" s="211"/>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="30" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B64" s="160">
+        <v>37</v>
+      </c>
+      <c r="B64" s="212">
         <v>1604</v>
       </c>
-      <c r="C64" s="160"/>
-      <c r="D64" s="203">
+      <c r="C64" s="212"/>
+      <c r="D64" s="207">
         <v>0.41</v>
       </c>
-      <c r="E64" s="203">
+      <c r="E64" s="207">
         <v>0.38</v>
       </c>
-      <c r="F64" s="160"/>
-      <c r="G64" s="162">
+      <c r="F64" s="212"/>
+      <c r="G64" s="179">
         <f>IF(F64 &gt; 99,E64 * F64, D64* F64)</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:7" ht="12" customHeight="1">
-      <c r="A65" s="89" t="s">
-[...7 lines deleted...]
-      <c r="G65" s="163"/>
+      <c r="A65" s="87" t="s">
+        <v>287</v>
+      </c>
+      <c r="B65" s="213"/>
+      <c r="C65" s="213"/>
+      <c r="D65" s="207"/>
+      <c r="E65" s="207"/>
+      <c r="F65" s="213"/>
+      <c r="G65" s="180"/>
     </row>
     <row r="66" spans="1:7" ht="19" customHeight="1">
-      <c r="A66" s="151" t="s">
-[...7 lines deleted...]
-      <c r="G66" s="153"/>
+      <c r="A66" s="157" t="s">
+        <v>255</v>
+      </c>
+      <c r="B66" s="158"/>
+      <c r="C66" s="158"/>
+      <c r="D66" s="158"/>
+      <c r="E66" s="158"/>
+      <c r="F66" s="158"/>
+      <c r="G66" s="159"/>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="30" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B67" s="234">
+        <v>39</v>
+      </c>
+      <c r="B67" s="210">
         <v>3102</v>
       </c>
-      <c r="C67" s="234"/>
-      <c r="D67" s="203">
+      <c r="C67" s="210"/>
+      <c r="D67" s="207">
         <v>0.32</v>
       </c>
-      <c r="E67" s="203">
+      <c r="E67" s="207">
         <v>0.3</v>
       </c>
-      <c r="F67" s="234"/>
-      <c r="G67" s="162">
+      <c r="F67" s="210"/>
+      <c r="G67" s="179">
         <f>IF(SUM(F67:F78) &gt; 99,E67 * F67, D67* F67)</f>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:7" ht="22" customHeight="1">
-      <c r="A68" s="91" t="s">
-[...7 lines deleted...]
-      <c r="G68" s="163"/>
+      <c r="A68" s="89" t="s">
+        <v>288</v>
+      </c>
+      <c r="B68" s="210"/>
+      <c r="C68" s="210"/>
+      <c r="D68" s="207"/>
+      <c r="E68" s="207"/>
+      <c r="F68" s="210"/>
+      <c r="G68" s="180"/>
     </row>
     <row r="69" spans="1:7">
-      <c r="A69" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B69" s="233">
+      <c r="A69" s="298" t="s">
+        <v>40</v>
+      </c>
+      <c r="B69" s="209">
         <v>3117</v>
       </c>
-      <c r="C69" s="233"/>
-      <c r="D69" s="204">
+      <c r="C69" s="209"/>
+      <c r="D69" s="208">
         <v>0.32</v>
       </c>
-      <c r="E69" s="204">
+      <c r="E69" s="208">
         <v>0.3</v>
       </c>
-      <c r="F69" s="233"/>
-      <c r="G69" s="171">
+      <c r="F69" s="209"/>
+      <c r="G69" s="168">
         <f>IF(SUM(F67:F78) &gt; 99,E69 * F69, D69* F69)</f>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:7" ht="12" customHeight="1">
-      <c r="A70" s="88" t="s">
-[...7 lines deleted...]
-      <c r="G70" s="172"/>
+      <c r="A70" s="308" t="s">
+        <v>349</v>
+      </c>
+      <c r="B70" s="209"/>
+      <c r="C70" s="209"/>
+      <c r="D70" s="208"/>
+      <c r="E70" s="208"/>
+      <c r="F70" s="209"/>
+      <c r="G70" s="169"/>
     </row>
     <row r="71" spans="1:7">
-      <c r="A71" s="30" t="s">
-[...2 lines deleted...]
-      <c r="B71" s="234">
+      <c r="A71" s="301" t="s">
+        <v>41</v>
+      </c>
+      <c r="B71" s="210">
         <v>3121</v>
       </c>
-      <c r="C71" s="234"/>
-      <c r="D71" s="203">
+      <c r="C71" s="210"/>
+      <c r="D71" s="207">
         <v>0.32</v>
       </c>
-      <c r="E71" s="203">
+      <c r="E71" s="207">
         <v>0.3</v>
       </c>
-      <c r="F71" s="234"/>
-      <c r="G71" s="162">
+      <c r="F71" s="210"/>
+      <c r="G71" s="179">
         <f>IF(SUM(F67:F78) &gt; 99,E71 * F71, D71* F71)</f>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:7" ht="12" customHeight="1">
-      <c r="A72" s="89" t="s">
-[...7 lines deleted...]
-      <c r="G72" s="163"/>
+      <c r="A72" s="309" t="s">
+        <v>289</v>
+      </c>
+      <c r="B72" s="210"/>
+      <c r="C72" s="210"/>
+      <c r="D72" s="207"/>
+      <c r="E72" s="207"/>
+      <c r="F72" s="210"/>
+      <c r="G72" s="180"/>
     </row>
     <row r="73" spans="1:7">
-      <c r="A73" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B73" s="233">
+      <c r="A73" s="298" t="s">
+        <v>42</v>
+      </c>
+      <c r="B73" s="209">
         <v>3124</v>
       </c>
-      <c r="C73" s="233"/>
-      <c r="D73" s="204">
+      <c r="C73" s="209"/>
+      <c r="D73" s="208">
         <v>0.49</v>
       </c>
-      <c r="E73" s="204">
+      <c r="E73" s="208">
         <v>0.47</v>
       </c>
-      <c r="F73" s="233"/>
-      <c r="G73" s="171">
+      <c r="F73" s="209"/>
+      <c r="G73" s="168">
         <f>IF(SUM(F67:F78) &gt; 99,E73 * F73, D73* F73)</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:7" ht="22" customHeight="1">
-      <c r="A74" s="88" t="s">
-[...7 lines deleted...]
-      <c r="G74" s="172"/>
+      <c r="A74" s="308" t="s">
+        <v>350</v>
+      </c>
+      <c r="B74" s="209"/>
+      <c r="C74" s="209"/>
+      <c r="D74" s="208"/>
+      <c r="E74" s="208"/>
+      <c r="F74" s="209"/>
+      <c r="G74" s="169"/>
     </row>
     <row r="75" spans="1:7">
-      <c r="A75" s="30" t="s">
-[...2 lines deleted...]
-      <c r="B75" s="234">
+      <c r="A75" s="301" t="s">
+        <v>43</v>
+      </c>
+      <c r="B75" s="210">
         <v>3128</v>
       </c>
-      <c r="C75" s="234"/>
-      <c r="D75" s="203">
+      <c r="C75" s="210"/>
+      <c r="D75" s="207">
         <v>0.38</v>
       </c>
-      <c r="E75" s="203">
+      <c r="E75" s="207">
         <v>0.36</v>
       </c>
-      <c r="F75" s="234"/>
-      <c r="G75" s="162">
+      <c r="F75" s="210"/>
+      <c r="G75" s="179">
         <f>IF(SUM(F67:F78)&gt; 99,E75 * F75, D75* F75)</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:7" ht="22" customHeight="1">
-      <c r="A76" s="91" t="s">
-[...7 lines deleted...]
-      <c r="G76" s="163"/>
+      <c r="A76" s="306" t="s">
+        <v>351</v>
+      </c>
+      <c r="B76" s="210"/>
+      <c r="C76" s="210"/>
+      <c r="D76" s="207"/>
+      <c r="E76" s="207"/>
+      <c r="F76" s="210"/>
+      <c r="G76" s="180"/>
     </row>
     <row r="77" spans="1:7">
-      <c r="A77" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B77" s="233">
+      <c r="A77" s="298" t="s">
+        <v>44</v>
+      </c>
+      <c r="B77" s="209">
         <v>3130</v>
       </c>
-      <c r="C77" s="233"/>
-      <c r="D77" s="204">
+      <c r="C77" s="209"/>
+      <c r="D77" s="208">
         <v>0.32</v>
       </c>
-      <c r="E77" s="204">
+      <c r="E77" s="208">
         <v>0.3</v>
       </c>
-      <c r="F77" s="233"/>
-      <c r="G77" s="171">
+      <c r="F77" s="209"/>
+      <c r="G77" s="168">
         <f>IF(SUM(F67:F78)&gt; 99,E77 * F77, D77* F77)</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:7" ht="12" customHeight="1">
-      <c r="A78" s="90" t="s">
-[...7 lines deleted...]
-      <c r="G78" s="172"/>
+      <c r="A78" s="310" t="s">
+        <v>352</v>
+      </c>
+      <c r="B78" s="209"/>
+      <c r="C78" s="209"/>
+      <c r="D78" s="208"/>
+      <c r="E78" s="208"/>
+      <c r="F78" s="209"/>
+      <c r="G78" s="169"/>
     </row>
     <row r="79" spans="1:7" ht="19" customHeight="1">
-      <c r="A79" s="151" t="s">
-[...7 lines deleted...]
-      <c r="G79" s="153"/>
+      <c r="A79" s="157" t="s">
+        <v>256</v>
+      </c>
+      <c r="B79" s="158"/>
+      <c r="C79" s="158"/>
+      <c r="D79" s="158"/>
+      <c r="E79" s="158"/>
+      <c r="F79" s="158"/>
+      <c r="G79" s="159"/>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="45" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="B80" s="160">
+        <v>45</v>
+      </c>
+      <c r="B80" s="212">
         <v>3101</v>
       </c>
-      <c r="C80" s="160"/>
-      <c r="D80" s="203">
+      <c r="C80" s="212"/>
+      <c r="D80" s="207">
         <v>0.26</v>
       </c>
-      <c r="E80" s="203">
+      <c r="E80" s="207">
         <v>0.23</v>
       </c>
-      <c r="F80" s="235"/>
-      <c r="G80" s="162">
+      <c r="F80" s="239"/>
+      <c r="G80" s="179">
         <f>IF(SUM(F80:F87,F89:F119) &gt; 99,E80 * F80, D80* F80)</f>
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:7" ht="44" customHeight="1">
-      <c r="A81" s="91" t="s">
-[...7 lines deleted...]
-      <c r="G81" s="163"/>
+      <c r="A81" s="89" t="s">
+        <v>290</v>
+      </c>
+      <c r="B81" s="213"/>
+      <c r="C81" s="213"/>
+      <c r="D81" s="207"/>
+      <c r="E81" s="207"/>
+      <c r="F81" s="240"/>
+      <c r="G81" s="180"/>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="46" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="B82" s="205">
+        <v>46</v>
+      </c>
+      <c r="B82" s="166">
         <v>3105</v>
       </c>
-      <c r="C82" s="205"/>
-      <c r="D82" s="204">
+      <c r="C82" s="166"/>
+      <c r="D82" s="208">
         <v>0.26</v>
       </c>
-      <c r="E82" s="204">
+      <c r="E82" s="208">
         <v>0.23</v>
       </c>
-      <c r="F82" s="205"/>
-      <c r="G82" s="171">
+      <c r="F82" s="166"/>
+      <c r="G82" s="168">
         <f>IF(SUM(F80:F87,F89:F119)&gt; 99,E82 * F82, D82* F82)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="83" spans="1:7" s="92" customFormat="1" ht="34" customHeight="1">
-[...8 lines deleted...]
-      <c r="G83" s="172"/>
+    <row r="83" spans="1:7" s="90" customFormat="1" ht="34" customHeight="1">
+      <c r="A83" s="91" t="s">
+        <v>291</v>
+      </c>
+      <c r="B83" s="167"/>
+      <c r="C83" s="167"/>
+      <c r="D83" s="208"/>
+      <c r="E83" s="208"/>
+      <c r="F83" s="167"/>
+      <c r="G83" s="169"/>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="30" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B84" s="234">
+        <v>47</v>
+      </c>
+      <c r="B84" s="210">
         <v>3106</v>
       </c>
-      <c r="C84" s="234"/>
-      <c r="D84" s="203">
+      <c r="C84" s="210"/>
+      <c r="D84" s="207">
         <v>0.26</v>
       </c>
-      <c r="E84" s="203">
+      <c r="E84" s="207">
         <v>0.23</v>
       </c>
-      <c r="F84" s="160"/>
-      <c r="G84" s="162">
+      <c r="F84" s="212"/>
+      <c r="G84" s="179">
         <f>IF(SUM(F80:F87,F89:F119)&gt; 99,E84 * F84, D84* F84)</f>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:7" ht="33" customHeight="1">
-      <c r="A85" s="91" t="s">
-[...7 lines deleted...]
-      <c r="G85" s="163"/>
+      <c r="A85" s="89" t="s">
+        <v>292</v>
+      </c>
+      <c r="B85" s="210"/>
+      <c r="C85" s="210"/>
+      <c r="D85" s="207"/>
+      <c r="E85" s="207"/>
+      <c r="F85" s="213"/>
+      <c r="G85" s="180"/>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="28" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B86" s="233">
+        <v>48</v>
+      </c>
+      <c r="B86" s="209">
         <v>3107</v>
       </c>
-      <c r="C86" s="233"/>
-      <c r="D86" s="204">
+      <c r="C86" s="209"/>
+      <c r="D86" s="208">
         <v>0.26</v>
       </c>
-      <c r="E86" s="204">
+      <c r="E86" s="208">
         <v>0.23</v>
       </c>
-      <c r="F86" s="233"/>
-      <c r="G86" s="171">
+      <c r="F86" s="209"/>
+      <c r="G86" s="168">
         <f>IF(SUM(F80:F87,F89:F119)&gt; 99,E86 * F86, D86* F86)</f>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:7" ht="44" customHeight="1">
-      <c r="A87" s="88" t="s">
-[...7 lines deleted...]
-      <c r="G87" s="172"/>
+      <c r="A87" s="308" t="s">
+        <v>348</v>
+      </c>
+      <c r="B87" s="209"/>
+      <c r="C87" s="209"/>
+      <c r="D87" s="208"/>
+      <c r="E87" s="208"/>
+      <c r="F87" s="209"/>
+      <c r="G87" s="169"/>
     </row>
     <row r="88" spans="1:7">
-      <c r="A88" s="97" t="s">
-[...6 lines deleted...]
-      <c r="F88" s="184">
+      <c r="A88" s="94" t="s">
+        <v>138</v>
+      </c>
+      <c r="B88" s="95"/>
+      <c r="C88" s="96"/>
+      <c r="D88" s="95"/>
+      <c r="E88" s="95"/>
+      <c r="F88" s="190">
         <f>SUM(G48:G87)</f>
         <v>0</v>
       </c>
-      <c r="G88" s="185"/>
+      <c r="G88" s="191"/>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="30" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="B89" s="160">
+        <v>49</v>
+      </c>
+      <c r="B89" s="212">
         <v>3108</v>
       </c>
-      <c r="C89" s="160"/>
-      <c r="D89" s="203">
+      <c r="C89" s="212"/>
+      <c r="D89" s="207">
         <v>0.26</v>
       </c>
-      <c r="E89" s="203">
+      <c r="E89" s="207">
         <v>0.23</v>
       </c>
-      <c r="F89" s="160"/>
-      <c r="G89" s="162">
+      <c r="F89" s="212"/>
+      <c r="G89" s="179">
         <f>IF(SUM(F80:F87,F89:F119) &gt; 99,E89 * F89, D89* F89)</f>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:7" ht="34" customHeight="1">
-      <c r="A90" s="91" t="s">
-[...7 lines deleted...]
-      <c r="G90" s="163"/>
+      <c r="A90" s="89" t="s">
+        <v>293</v>
+      </c>
+      <c r="B90" s="213"/>
+      <c r="C90" s="213"/>
+      <c r="D90" s="207"/>
+      <c r="E90" s="207"/>
+      <c r="F90" s="213"/>
+      <c r="G90" s="180"/>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="28" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="B91" s="205">
+        <v>50</v>
+      </c>
+      <c r="B91" s="166">
         <v>3109</v>
       </c>
-      <c r="C91" s="205"/>
-      <c r="D91" s="204">
+      <c r="C91" s="166"/>
+      <c r="D91" s="208">
         <v>0.26</v>
       </c>
-      <c r="E91" s="204">
+      <c r="E91" s="208">
         <v>0.23</v>
       </c>
-      <c r="F91" s="205"/>
-      <c r="G91" s="171">
+      <c r="F91" s="166"/>
+      <c r="G91" s="168">
         <f>IF(SUM(F80:F87,F89:F119) &gt; 99,E91 * F91, D91* F91)</f>
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:7" ht="24" customHeight="1">
-      <c r="A92" s="85" t="s">
-[...7 lines deleted...]
-      <c r="G92" s="172"/>
+      <c r="A92" s="307" t="s">
+        <v>337</v>
+      </c>
+      <c r="B92" s="167"/>
+      <c r="C92" s="167"/>
+      <c r="D92" s="208"/>
+      <c r="E92" s="208"/>
+      <c r="F92" s="167"/>
+      <c r="G92" s="169"/>
     </row>
     <row r="93" spans="1:7">
-      <c r="A93" s="30" t="s">
-[...2 lines deleted...]
-      <c r="B93" s="160">
+      <c r="A93" s="301" t="s">
+        <v>51</v>
+      </c>
+      <c r="B93" s="212">
         <v>3111</v>
       </c>
-      <c r="C93" s="160"/>
-      <c r="D93" s="203">
+      <c r="C93" s="212"/>
+      <c r="D93" s="207">
         <v>0.26</v>
       </c>
-      <c r="E93" s="203">
+      <c r="E93" s="207">
         <v>0.23</v>
       </c>
-      <c r="F93" s="160"/>
-      <c r="G93" s="162">
+      <c r="F93" s="212"/>
+      <c r="G93" s="179">
         <f>IF(SUM(F80:F87,F89:F119) &gt; 99,E93 * F93, D93* F93)</f>
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:7" ht="34" customHeight="1">
-      <c r="A94" s="91" t="s">
-[...7 lines deleted...]
-      <c r="G94" s="163"/>
+      <c r="A94" s="306" t="s">
+        <v>338</v>
+      </c>
+      <c r="B94" s="213"/>
+      <c r="C94" s="213"/>
+      <c r="D94" s="207"/>
+      <c r="E94" s="207"/>
+      <c r="F94" s="213"/>
+      <c r="G94" s="180"/>
     </row>
     <row r="95" spans="1:7">
-      <c r="A95" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B95" s="205">
+      <c r="A95" s="298" t="s">
+        <v>52</v>
+      </c>
+      <c r="B95" s="166">
         <v>3112</v>
       </c>
-      <c r="C95" s="205"/>
-      <c r="D95" s="204">
+      <c r="C95" s="166"/>
+      <c r="D95" s="208">
         <v>0.26</v>
       </c>
-      <c r="E95" s="204">
+      <c r="E95" s="208">
         <v>0.23</v>
       </c>
-      <c r="F95" s="205"/>
-      <c r="G95" s="171">
+      <c r="F95" s="166"/>
+      <c r="G95" s="168">
         <f>IF(SUM(F80:F87,F89:F119) &gt; 99,E95 * F95, D95* F95)</f>
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:7" ht="24" customHeight="1">
-      <c r="A96" s="88" t="s">
-[...7 lines deleted...]
-      <c r="G96" s="172"/>
+      <c r="A96" s="308" t="s">
+        <v>339</v>
+      </c>
+      <c r="B96" s="167"/>
+      <c r="C96" s="167"/>
+      <c r="D96" s="208"/>
+      <c r="E96" s="208"/>
+      <c r="F96" s="167"/>
+      <c r="G96" s="169"/>
     </row>
     <row r="97" spans="1:7">
-      <c r="A97" s="30" t="s">
-[...2 lines deleted...]
-      <c r="B97" s="160">
+      <c r="A97" s="301" t="s">
+        <v>53</v>
+      </c>
+      <c r="B97" s="212">
         <v>3113</v>
       </c>
-      <c r="C97" s="160"/>
-      <c r="D97" s="203">
+      <c r="C97" s="212"/>
+      <c r="D97" s="207">
         <v>0.32</v>
       </c>
-      <c r="E97" s="203">
+      <c r="E97" s="207">
         <v>0.3</v>
       </c>
-      <c r="F97" s="160"/>
-      <c r="G97" s="162">
+      <c r="F97" s="212"/>
+      <c r="G97" s="179">
         <f>IF(SUM(F80:F87,F89:F119) &gt; 99,E97 * F97, D97* F97)</f>
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:7" ht="24" customHeight="1">
-      <c r="A98" s="91" t="s">
-[...7 lines deleted...]
-      <c r="G98" s="163"/>
+      <c r="A98" s="306" t="s">
+        <v>340</v>
+      </c>
+      <c r="B98" s="213"/>
+      <c r="C98" s="213"/>
+      <c r="D98" s="207"/>
+      <c r="E98" s="207"/>
+      <c r="F98" s="213"/>
+      <c r="G98" s="180"/>
     </row>
     <row r="99" spans="1:7">
-      <c r="A99" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B99" s="205">
+      <c r="A99" s="298" t="s">
+        <v>54</v>
+      </c>
+      <c r="B99" s="166">
         <v>3114</v>
       </c>
-      <c r="C99" s="205"/>
-      <c r="D99" s="204">
+      <c r="C99" s="166"/>
+      <c r="D99" s="208">
         <v>0.26</v>
       </c>
-      <c r="E99" s="204">
+      <c r="E99" s="208">
         <v>0.23</v>
       </c>
-      <c r="F99" s="205"/>
-      <c r="G99" s="171">
+      <c r="F99" s="166"/>
+      <c r="G99" s="168">
         <f>IF(SUM(F80:F87,F89:F119) &gt; 99,E99 * F99, D99* F99)</f>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:7" ht="36" customHeight="1">
-      <c r="A100" s="88" t="s">
-[...7 lines deleted...]
-      <c r="G100" s="172"/>
+      <c r="A100" s="308" t="s">
+        <v>341</v>
+      </c>
+      <c r="B100" s="167"/>
+      <c r="C100" s="167"/>
+      <c r="D100" s="208"/>
+      <c r="E100" s="208"/>
+      <c r="F100" s="167"/>
+      <c r="G100" s="169"/>
     </row>
     <row r="101" spans="1:7">
-      <c r="A101" s="30" t="s">
-[...2 lines deleted...]
-      <c r="B101" s="160">
+      <c r="A101" s="301" t="s">
+        <v>55</v>
+      </c>
+      <c r="B101" s="212">
         <v>3115</v>
       </c>
-      <c r="C101" s="160"/>
-      <c r="D101" s="203">
+      <c r="C101" s="212"/>
+      <c r="D101" s="207">
         <v>0.26</v>
       </c>
-      <c r="E101" s="203">
+      <c r="E101" s="207">
         <v>0.23</v>
       </c>
-      <c r="F101" s="160"/>
-      <c r="G101" s="162">
+      <c r="F101" s="212"/>
+      <c r="G101" s="179">
         <f>IF(SUM(F80:F87,F89:F119) &gt; 99,E101 * F101, D101* F101)</f>
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:7" ht="24" customHeight="1">
-      <c r="A102" s="91" t="s">
-[...7 lines deleted...]
-      <c r="G102" s="163"/>
+      <c r="A102" s="306" t="s">
+        <v>342</v>
+      </c>
+      <c r="B102" s="213"/>
+      <c r="C102" s="213"/>
+      <c r="D102" s="207"/>
+      <c r="E102" s="207"/>
+      <c r="F102" s="213"/>
+      <c r="G102" s="180"/>
     </row>
     <row r="103" spans="1:7">
-      <c r="A103" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B103" s="205">
+      <c r="A103" s="298" t="s">
+        <v>56</v>
+      </c>
+      <c r="B103" s="166">
         <v>3116</v>
       </c>
-      <c r="C103" s="205"/>
-      <c r="D103" s="204">
+      <c r="C103" s="166"/>
+      <c r="D103" s="208">
         <v>0.26</v>
       </c>
-      <c r="E103" s="204">
+      <c r="E103" s="208">
         <v>0.23</v>
       </c>
-      <c r="F103" s="205"/>
-      <c r="G103" s="171">
+      <c r="F103" s="166"/>
+      <c r="G103" s="168">
         <f>IF(SUM(F80:F87,F89:F119) &gt; 99,E103 * F103, D103* F103)</f>
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:7" ht="36" customHeight="1">
-      <c r="A104" s="88" t="s">
-[...7 lines deleted...]
-      <c r="G104" s="172"/>
+      <c r="A104" s="308" t="s">
+        <v>343</v>
+      </c>
+      <c r="B104" s="167"/>
+      <c r="C104" s="167"/>
+      <c r="D104" s="208"/>
+      <c r="E104" s="208"/>
+      <c r="F104" s="167"/>
+      <c r="G104" s="169"/>
     </row>
     <row r="105" spans="1:7">
-      <c r="A105" s="30" t="s">
-[...2 lines deleted...]
-      <c r="B105" s="160">
+      <c r="A105" s="301" t="s">
+        <v>57</v>
+      </c>
+      <c r="B105" s="212">
         <v>3119</v>
       </c>
-      <c r="C105" s="160"/>
-      <c r="D105" s="203">
+      <c r="C105" s="212"/>
+      <c r="D105" s="207">
         <v>0.26</v>
       </c>
-      <c r="E105" s="203">
+      <c r="E105" s="207">
         <v>0.23</v>
       </c>
-      <c r="F105" s="160"/>
-      <c r="G105" s="162">
+      <c r="F105" s="212"/>
+      <c r="G105" s="179">
         <f>IF(SUM(F80:F87,F89:F119) &gt; 99,E105 * F105, D105* F105)</f>
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:7" ht="36" customHeight="1">
-      <c r="A106" s="91" t="s">
-[...7 lines deleted...]
-      <c r="G106" s="163"/>
+      <c r="A106" s="306" t="s">
+        <v>344</v>
+      </c>
+      <c r="B106" s="213"/>
+      <c r="C106" s="213"/>
+      <c r="D106" s="207"/>
+      <c r="E106" s="207"/>
+      <c r="F106" s="213"/>
+      <c r="G106" s="180"/>
     </row>
     <row r="107" spans="1:7">
-      <c r="A107" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B107" s="205">
+      <c r="A107" s="298" t="s">
+        <v>58</v>
+      </c>
+      <c r="B107" s="166">
         <v>3120</v>
       </c>
-      <c r="C107" s="205"/>
-      <c r="D107" s="204">
+      <c r="C107" s="166"/>
+      <c r="D107" s="208">
         <v>0.26</v>
       </c>
-      <c r="E107" s="204">
+      <c r="E107" s="208">
         <v>0.23</v>
       </c>
-      <c r="F107" s="205"/>
-      <c r="G107" s="171">
+      <c r="F107" s="166"/>
+      <c r="G107" s="168">
         <f>IF(SUM(F80:F87,F89:F119) &gt; 99,E107 * F107, D107* F107)</f>
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:7" ht="24" customHeight="1">
-      <c r="A108" s="88" t="s">
-[...7 lines deleted...]
-      <c r="G108" s="172"/>
+      <c r="A108" s="308" t="s">
+        <v>345</v>
+      </c>
+      <c r="B108" s="167"/>
+      <c r="C108" s="167"/>
+      <c r="D108" s="208"/>
+      <c r="E108" s="208"/>
+      <c r="F108" s="167"/>
+      <c r="G108" s="169"/>
     </row>
     <row r="109" spans="1:7">
-      <c r="A109" s="30" t="s">
-[...2 lines deleted...]
-      <c r="B109" s="160">
+      <c r="A109" s="301" t="s">
+        <v>59</v>
+      </c>
+      <c r="B109" s="212">
         <v>3122</v>
       </c>
-      <c r="C109" s="160"/>
-      <c r="D109" s="203">
+      <c r="C109" s="212"/>
+      <c r="D109" s="207">
         <v>0.26</v>
       </c>
-      <c r="E109" s="203">
+      <c r="E109" s="207">
         <v>0.23</v>
       </c>
-      <c r="F109" s="160"/>
-      <c r="G109" s="162">
+      <c r="F109" s="212"/>
+      <c r="G109" s="179">
         <f>IF(SUM(F80:F87,F89:F119) &gt; 99,E109 * F109, D109* F109)</f>
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:7" ht="36" customHeight="1">
-      <c r="A110" s="91" t="s">
-[...7 lines deleted...]
-      <c r="G110" s="163"/>
+      <c r="A110" s="306" t="s">
+        <v>346</v>
+      </c>
+      <c r="B110" s="213"/>
+      <c r="C110" s="213"/>
+      <c r="D110" s="207"/>
+      <c r="E110" s="207"/>
+      <c r="F110" s="213"/>
+      <c r="G110" s="180"/>
     </row>
     <row r="111" spans="1:7">
-      <c r="A111" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B111" s="205">
+      <c r="A111" s="298" t="s">
+        <v>61</v>
+      </c>
+      <c r="B111" s="166">
         <v>3123</v>
       </c>
-      <c r="C111" s="205"/>
-      <c r="D111" s="204">
+      <c r="C111" s="166"/>
+      <c r="D111" s="208">
         <v>0.26</v>
       </c>
-      <c r="E111" s="204">
+      <c r="E111" s="208">
         <v>0.23</v>
       </c>
-      <c r="F111" s="205"/>
-      <c r="G111" s="171">
+      <c r="F111" s="166"/>
+      <c r="G111" s="168">
         <f>IF(SUM(F80:F87,F89:F119) &gt; 99,E111 * F111, D111* F111)</f>
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:7" ht="36" customHeight="1">
-      <c r="A112" s="88" t="s">
-[...7 lines deleted...]
-      <c r="G112" s="172"/>
+      <c r="A112" s="308" t="s">
+        <v>347</v>
+      </c>
+      <c r="B112" s="167"/>
+      <c r="C112" s="167"/>
+      <c r="D112" s="208"/>
+      <c r="E112" s="208"/>
+      <c r="F112" s="167"/>
+      <c r="G112" s="169"/>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" s="30" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="B113" s="160">
+        <v>60</v>
+      </c>
+      <c r="B113" s="212">
         <v>3126</v>
       </c>
-      <c r="C113" s="160"/>
-      <c r="D113" s="203">
+      <c r="C113" s="212"/>
+      <c r="D113" s="207">
         <v>0.26</v>
       </c>
-      <c r="E113" s="203">
+      <c r="E113" s="207">
         <v>0.23</v>
       </c>
-      <c r="F113" s="160"/>
-      <c r="G113" s="162">
+      <c r="F113" s="212"/>
+      <c r="G113" s="179">
         <f>IF(SUM(F80:F87,F89:F119) &gt; 99,E113 * F113, D113* F113)</f>
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:7" ht="12" customHeight="1">
-      <c r="A114" s="91" t="s">
-[...7 lines deleted...]
-      <c r="G114" s="163"/>
+      <c r="A114" s="89" t="s">
+        <v>294</v>
+      </c>
+      <c r="B114" s="213"/>
+      <c r="C114" s="213"/>
+      <c r="D114" s="207"/>
+      <c r="E114" s="207"/>
+      <c r="F114" s="213"/>
+      <c r="G114" s="180"/>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" s="28" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="B115" s="205">
+        <v>62</v>
+      </c>
+      <c r="B115" s="166">
         <v>3127</v>
       </c>
-      <c r="C115" s="205"/>
-      <c r="D115" s="204">
+      <c r="C115" s="166"/>
+      <c r="D115" s="208">
         <v>0.32</v>
       </c>
-      <c r="E115" s="204">
+      <c r="E115" s="208">
         <v>0.3</v>
       </c>
-      <c r="F115" s="205"/>
-      <c r="G115" s="171">
+      <c r="F115" s="166"/>
+      <c r="G115" s="168">
         <f>IF(SUM(F80:F87,F89:F119) &gt; 99,E115 * F115, D115* F115)</f>
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:7" ht="24" customHeight="1">
-      <c r="A116" s="88" t="s">
-[...7 lines deleted...]
-      <c r="G116" s="172"/>
+      <c r="A116" s="86" t="s">
+        <v>295</v>
+      </c>
+      <c r="B116" s="167"/>
+      <c r="C116" s="167"/>
+      <c r="D116" s="208"/>
+      <c r="E116" s="208"/>
+      <c r="F116" s="167"/>
+      <c r="G116" s="169"/>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" s="30" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="B117" s="160">
+        <v>63</v>
+      </c>
+      <c r="B117" s="212">
         <v>3129</v>
       </c>
-      <c r="C117" s="160"/>
-      <c r="D117" s="237">
+      <c r="C117" s="212"/>
+      <c r="D117" s="241">
         <v>0.26</v>
       </c>
-      <c r="E117" s="237">
+      <c r="E117" s="241">
         <v>0.23</v>
       </c>
-      <c r="F117" s="160"/>
-      <c r="G117" s="162">
+      <c r="F117" s="212"/>
+      <c r="G117" s="179">
         <f>IF(SUM(F80:F87,F89:F119) &gt; 99,E117 * F117, D117* F117)</f>
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:7" ht="24" customHeight="1">
-      <c r="A118" s="91" t="s">
-[...7 lines deleted...]
-      <c r="G118" s="163"/>
+      <c r="A118" s="306" t="s">
+        <v>336</v>
+      </c>
+      <c r="B118" s="213"/>
+      <c r="C118" s="213"/>
+      <c r="D118" s="242"/>
+      <c r="E118" s="242"/>
+      <c r="F118" s="213"/>
+      <c r="G118" s="180"/>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="28" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="B119" s="20" t="s">
-        <v>251</v>
+        <v>202</v>
       </c>
       <c r="C119" s="31" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D119" s="140">
+        <v>29</v>
+      </c>
+      <c r="D119" s="134">
         <v>0.26</v>
       </c>
-      <c r="E119" s="140">
+      <c r="E119" s="134">
         <v>0.23</v>
       </c>
       <c r="F119" s="31"/>
-      <c r="G119" s="132">
+      <c r="G119" s="126">
         <f>IF(SUM(F80:F87,F89:F119) &gt; 99,E119 * F119, D119* F119)</f>
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:7" ht="19" customHeight="1">
-      <c r="A120" s="154" t="s">
-[...7 lines deleted...]
-      <c r="G120" s="154"/>
+      <c r="A120" s="160" t="s">
+        <v>179</v>
+      </c>
+      <c r="B120" s="160"/>
+      <c r="C120" s="160"/>
+      <c r="D120" s="160"/>
+      <c r="E120" s="160"/>
+      <c r="F120" s="160"/>
+      <c r="G120" s="160"/>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="45" t="s">
-        <v>229</v>
+        <v>181</v>
       </c>
       <c r="B121" s="32" t="s">
-        <v>228</v>
+        <v>180</v>
       </c>
       <c r="C121" s="32" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D121" s="187">
+        <v>29</v>
+      </c>
+      <c r="D121" s="193">
         <v>0.26</v>
       </c>
-      <c r="E121" s="188"/>
+      <c r="E121" s="194"/>
       <c r="F121" s="47"/>
-      <c r="G121" s="131">
+      <c r="G121" s="125">
         <f>D121*F121</f>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" s="28" t="s">
-        <v>230</v>
+        <v>182</v>
       </c>
       <c r="B122" s="31" t="s">
-        <v>238</v>
+        <v>190</v>
       </c>
       <c r="C122" s="31" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D122" s="189">
+        <v>29</v>
+      </c>
+      <c r="D122" s="195">
         <v>0.32</v>
       </c>
-      <c r="E122" s="190"/>
+      <c r="E122" s="196"/>
       <c r="F122" s="48"/>
-      <c r="G122" s="132">
+      <c r="G122" s="126">
         <f>D122*F122</f>
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" s="44" t="s">
-        <v>231</v>
+        <v>183</v>
       </c>
       <c r="B123" s="38" t="s">
-        <v>239</v>
+        <v>191</v>
       </c>
       <c r="C123" s="38" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D123" s="177">
+        <v>29</v>
+      </c>
+      <c r="D123" s="183">
         <v>0.26</v>
       </c>
-      <c r="E123" s="177"/>
+      <c r="E123" s="183"/>
       <c r="F123" s="38"/>
-      <c r="G123" s="131">
+      <c r="G123" s="125">
         <f>D123*F123</f>
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:7">
-      <c r="A124" s="97" t="s">
-[...6 lines deleted...]
-      <c r="F124" s="182">
+      <c r="A124" s="94" t="s">
+        <v>140</v>
+      </c>
+      <c r="B124" s="95"/>
+      <c r="C124" s="96"/>
+      <c r="D124" s="95"/>
+      <c r="E124" s="95"/>
+      <c r="F124" s="188">
         <f>SUM(G89:G123)</f>
         <v>0</v>
       </c>
-      <c r="G124" s="183"/>
+      <c r="G124" s="189"/>
     </row>
     <row r="125" spans="1:7">
-      <c r="A125" s="53" t="s">
-        <v>232</v>
+      <c r="A125" s="51" t="s">
+        <v>184</v>
       </c>
       <c r="B125" s="40" t="s">
-        <v>240</v>
+        <v>192</v>
       </c>
       <c r="C125" s="40" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D125" s="189">
+        <v>29</v>
+      </c>
+      <c r="D125" s="195">
         <v>0.26</v>
       </c>
-      <c r="E125" s="190"/>
+      <c r="E125" s="196"/>
       <c r="F125" s="40"/>
-      <c r="G125" s="132">
+      <c r="G125" s="126">
         <f t="shared" ref="G125:G131" si="1">D125*F125</f>
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="30" t="s">
-        <v>233</v>
+        <v>185</v>
       </c>
       <c r="B126" s="32" t="s">
-        <v>241</v>
+        <v>193</v>
       </c>
       <c r="C126" s="32" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D126" s="187">
+        <v>29</v>
+      </c>
+      <c r="D126" s="193">
         <v>0.26</v>
       </c>
-      <c r="E126" s="188"/>
+      <c r="E126" s="194"/>
       <c r="F126" s="47"/>
-      <c r="G126" s="131">
+      <c r="G126" s="125">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" s="28" t="s">
-        <v>234</v>
+        <v>186</v>
       </c>
       <c r="B127" s="31" t="s">
-        <v>242</v>
+        <v>194</v>
       </c>
       <c r="C127" s="31" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D127" s="189">
+        <v>29</v>
+      </c>
+      <c r="D127" s="195">
         <v>0.26</v>
       </c>
-      <c r="E127" s="190"/>
+      <c r="E127" s="196"/>
       <c r="F127" s="48"/>
-      <c r="G127" s="132">
+      <c r="G127" s="126">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" s="30" t="s">
-        <v>235</v>
+        <v>187</v>
       </c>
       <c r="B128" s="32" t="s">
-        <v>243</v>
+        <v>195</v>
       </c>
       <c r="C128" s="32" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D128" s="187">
+        <v>29</v>
+      </c>
+      <c r="D128" s="193">
         <v>0.26</v>
       </c>
-      <c r="E128" s="188"/>
+      <c r="E128" s="194"/>
       <c r="F128" s="47"/>
-      <c r="G128" s="131">
+      <c r="G128" s="125">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" s="28" t="s">
-        <v>236</v>
+        <v>188</v>
       </c>
       <c r="B129" s="31" t="s">
-        <v>244</v>
+        <v>196</v>
       </c>
       <c r="C129" s="31" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D129" s="189">
+        <v>29</v>
+      </c>
+      <c r="D129" s="195">
         <v>0.26</v>
       </c>
-      <c r="E129" s="190"/>
+      <c r="E129" s="196"/>
       <c r="F129" s="48"/>
-      <c r="G129" s="132">
+      <c r="G129" s="126">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" s="30" t="s">
-        <v>237</v>
+        <v>189</v>
       </c>
       <c r="B130" s="32" t="s">
-        <v>245</v>
+        <v>197</v>
       </c>
       <c r="C130" s="32" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D130" s="187">
+        <v>29</v>
+      </c>
+      <c r="D130" s="193">
         <v>0.26</v>
       </c>
-      <c r="E130" s="188"/>
+      <c r="E130" s="194"/>
       <c r="F130" s="47"/>
-      <c r="G130" s="131">
+      <c r="G130" s="125">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" s="28" t="s">
-        <v>252</v>
+        <v>203</v>
       </c>
       <c r="B131" s="31" t="s">
-        <v>253</v>
+        <v>204</v>
       </c>
       <c r="C131" s="31" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D131" s="239">
+        <v>29</v>
+      </c>
+      <c r="D131" s="243">
         <v>0.26</v>
       </c>
-      <c r="E131" s="240"/>
+      <c r="E131" s="244"/>
       <c r="F131" s="31"/>
-      <c r="G131" s="132">
+      <c r="G131" s="126">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:7" s="5" customFormat="1" ht="19" customHeight="1">
-      <c r="A132" s="154" t="s">
-[...7 lines deleted...]
-      <c r="G132" s="154"/>
+      <c r="A132" s="160" t="s">
+        <v>64</v>
+      </c>
+      <c r="B132" s="160"/>
+      <c r="C132" s="160"/>
+      <c r="D132" s="160"/>
+      <c r="E132" s="160"/>
+      <c r="F132" s="160"/>
+      <c r="G132" s="160"/>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" s="44" t="s">
-        <v>97</v>
+        <v>65</v>
       </c>
       <c r="B133" s="38">
         <v>2101</v>
       </c>
       <c r="C133" s="38" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D133" s="187">
+        <v>29</v>
+      </c>
+      <c r="D133" s="193">
         <v>10.199999999999999</v>
       </c>
-      <c r="E133" s="188"/>
+      <c r="E133" s="194"/>
       <c r="F133" s="38"/>
-      <c r="G133" s="131">
-        <f t="shared" ref="G133:G152" si="2">D133*F133</f>
+      <c r="G133" s="125">
+        <f t="shared" ref="G133:G155" si="2">D133*F133</f>
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:7">
-      <c r="A134" s="53" t="s">
-        <v>254</v>
+      <c r="A134" s="51" t="s">
+        <v>296</v>
       </c>
       <c r="B134" s="40" t="s">
-        <v>98</v>
+        <v>66</v>
       </c>
       <c r="C134" s="40"/>
-      <c r="D134" s="189">
+      <c r="D134" s="195">
         <v>0.6</v>
       </c>
-      <c r="E134" s="190"/>
+      <c r="E134" s="196"/>
       <c r="F134" s="40"/>
-      <c r="G134" s="132">
+      <c r="G134" s="126">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" s="44" t="s">
-        <v>255</v>
+        <v>205</v>
       </c>
       <c r="B135" s="38">
         <v>2102</v>
       </c>
       <c r="C135" s="38" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D135" s="187">
+        <v>29</v>
+      </c>
+      <c r="D135" s="193">
         <v>10.6</v>
       </c>
-      <c r="E135" s="188"/>
+      <c r="E135" s="194"/>
       <c r="F135" s="38"/>
-      <c r="G135" s="131">
+      <c r="G135" s="125">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:7">
-      <c r="A136" s="53" t="s">
-        <v>256</v>
+      <c r="A136" s="51" t="s">
+        <v>206</v>
       </c>
       <c r="B136" s="40" t="s">
-        <v>99</v>
+        <v>67</v>
       </c>
       <c r="C136" s="40" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D136" s="189">
+        <v>29</v>
+      </c>
+      <c r="D136" s="195">
         <v>10.6</v>
       </c>
-      <c r="E136" s="190"/>
+      <c r="E136" s="196"/>
       <c r="F136" s="40"/>
-      <c r="G136" s="132">
+      <c r="G136" s="126">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" s="44" t="s">
-        <v>257</v>
+        <v>297</v>
       </c>
       <c r="B137" s="38" t="s">
-        <v>100</v>
+        <v>68</v>
       </c>
       <c r="C137" s="38"/>
-      <c r="D137" s="187">
+      <c r="D137" s="193">
         <v>1.8</v>
       </c>
-      <c r="E137" s="188"/>
+      <c r="E137" s="194"/>
       <c r="F137" s="38"/>
-      <c r="G137" s="131">
+      <c r="G137" s="125">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:7">
-      <c r="A138" s="53" t="s">
-        <v>258</v>
+      <c r="A138" s="51" t="s">
+        <v>298</v>
       </c>
       <c r="B138" s="40">
         <v>2104</v>
       </c>
       <c r="C138" s="40"/>
-      <c r="D138" s="189">
+      <c r="D138" s="195">
         <v>4.5999999999999996</v>
       </c>
-      <c r="E138" s="190"/>
+      <c r="E138" s="196"/>
       <c r="F138" s="40"/>
-      <c r="G138" s="132">
+      <c r="G138" s="126">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" s="44" t="s">
-        <v>259</v>
+        <v>207</v>
       </c>
       <c r="B139" s="38">
         <v>2105</v>
       </c>
       <c r="C139" s="38" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D139" s="187">
+        <v>29</v>
+      </c>
+      <c r="D139" s="193">
         <v>3</v>
       </c>
-      <c r="E139" s="188"/>
+      <c r="E139" s="194"/>
       <c r="F139" s="38"/>
-      <c r="G139" s="131">
+      <c r="G139" s="125">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:7">
-      <c r="A140" s="53" t="s">
-        <v>101</v>
+      <c r="A140" s="51" t="s">
+        <v>69</v>
       </c>
       <c r="B140" s="40">
         <v>2106</v>
       </c>
       <c r="C140" s="40" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D140" s="189">
+        <v>29</v>
+      </c>
+      <c r="D140" s="195">
         <v>2.2999999999999998</v>
       </c>
-      <c r="E140" s="190"/>
+      <c r="E140" s="196"/>
       <c r="F140" s="40"/>
-      <c r="G140" s="132">
+      <c r="G140" s="126">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" s="44" t="s">
-        <v>260</v>
+        <v>299</v>
       </c>
       <c r="B141" s="38">
         <v>2107</v>
       </c>
       <c r="C141" s="38"/>
-      <c r="D141" s="187">
+      <c r="D141" s="193">
         <v>3.8</v>
       </c>
-      <c r="E141" s="188"/>
+      <c r="E141" s="194"/>
       <c r="F141" s="38"/>
-      <c r="G141" s="131">
+      <c r="G141" s="125">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:7">
-      <c r="A142" s="53" t="s">
-        <v>261</v>
+      <c r="A142" s="51" t="s">
+        <v>300</v>
       </c>
       <c r="B142" s="40">
         <v>2109</v>
       </c>
       <c r="C142" s="40"/>
-      <c r="D142" s="189">
+      <c r="D142" s="195">
         <v>2.2999999999999998</v>
       </c>
-      <c r="E142" s="190"/>
+      <c r="E142" s="196"/>
       <c r="F142" s="40"/>
-      <c r="G142" s="132">
+      <c r="G142" s="126">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" s="44" t="s">
-        <v>262</v>
+        <v>301</v>
       </c>
       <c r="B143" s="38">
         <v>2110</v>
       </c>
       <c r="C143" s="38"/>
-      <c r="D143" s="187">
+      <c r="D143" s="193">
         <v>2.2999999999999998</v>
       </c>
-      <c r="E143" s="188"/>
+      <c r="E143" s="194"/>
       <c r="F143" s="38"/>
-      <c r="G143" s="131">
+      <c r="G143" s="125">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:7">
-      <c r="A144" s="53" t="s">
-        <v>263</v>
+      <c r="A144" s="51" t="s">
+        <v>302</v>
       </c>
       <c r="B144" s="40">
         <v>2111</v>
       </c>
       <c r="C144" s="40"/>
-      <c r="D144" s="189">
+      <c r="D144" s="195">
         <v>7.4</v>
       </c>
-      <c r="E144" s="190"/>
+      <c r="E144" s="196"/>
       <c r="F144" s="40"/>
-      <c r="G144" s="132">
+      <c r="G144" s="126">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" s="44" t="s">
-        <v>102</v>
+        <v>70</v>
       </c>
       <c r="B145" s="38">
         <v>2113</v>
       </c>
       <c r="C145" s="38" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D145" s="187">
+        <v>29</v>
+      </c>
+      <c r="D145" s="193">
         <v>3</v>
       </c>
-      <c r="E145" s="188"/>
+      <c r="E145" s="194"/>
       <c r="F145" s="38"/>
-      <c r="G145" s="131">
+      <c r="G145" s="125">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:7">
-      <c r="A146" s="53" t="s">
-        <v>103</v>
+      <c r="A146" s="51" t="s">
+        <v>71</v>
       </c>
       <c r="B146" s="40">
         <v>2114</v>
       </c>
       <c r="C146" s="40" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D146" s="189">
+        <v>29</v>
+      </c>
+      <c r="D146" s="195">
         <v>3</v>
       </c>
-      <c r="E146" s="190"/>
+      <c r="E146" s="196"/>
       <c r="F146" s="40"/>
-      <c r="G146" s="132">
+      <c r="G146" s="126">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" s="44" t="s">
-        <v>264</v>
+        <v>303</v>
       </c>
       <c r="B147" s="38">
         <v>2115</v>
       </c>
       <c r="C147" s="38"/>
-      <c r="D147" s="187">
+      <c r="D147" s="193">
         <v>4.5999999999999996</v>
       </c>
-      <c r="E147" s="188"/>
+      <c r="E147" s="194"/>
       <c r="F147" s="38"/>
-      <c r="G147" s="131">
+      <c r="G147" s="125">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:7">
-      <c r="A148" s="53" t="s">
-        <v>265</v>
+      <c r="A148" s="51" t="s">
+        <v>304</v>
       </c>
       <c r="B148" s="40">
         <v>2116</v>
       </c>
       <c r="C148" s="40"/>
-      <c r="D148" s="189">
+      <c r="D148" s="195">
         <v>2.2000000000000002</v>
       </c>
-      <c r="E148" s="190"/>
+      <c r="E148" s="196"/>
       <c r="F148" s="40"/>
-      <c r="G148" s="132">
+      <c r="G148" s="126">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" s="44" t="s">
-        <v>266</v>
+        <v>305</v>
       </c>
       <c r="B149" s="38">
         <v>2117</v>
       </c>
       <c r="C149" s="38"/>
-      <c r="D149" s="187">
+      <c r="D149" s="193">
         <v>1.8</v>
       </c>
-      <c r="E149" s="188"/>
+      <c r="E149" s="194"/>
       <c r="F149" s="38"/>
-      <c r="G149" s="131">
+      <c r="G149" s="125">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:7">
-      <c r="A150" s="53" t="s">
-        <v>104</v>
+      <c r="A150" s="51" t="s">
+        <v>72</v>
       </c>
       <c r="B150" s="40">
         <v>2118</v>
       </c>
       <c r="C150" s="40" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D150" s="189">
+        <v>29</v>
+      </c>
+      <c r="D150" s="195">
         <v>2.2000000000000002</v>
       </c>
-      <c r="E150" s="190"/>
+      <c r="E150" s="196"/>
       <c r="F150" s="40"/>
-      <c r="G150" s="132">
+      <c r="G150" s="126">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:7">
-      <c r="A151" s="44" t="s">
-[...2 lines deleted...]
-      <c r="B151" s="38">
+      <c r="A151" s="52" t="s">
+        <v>324</v>
+      </c>
+      <c r="B151" s="53">
+        <v>2119</v>
+      </c>
+      <c r="C151" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="D151" s="250">
+        <v>1.8</v>
+      </c>
+      <c r="E151" s="251"/>
+      <c r="F151" s="140"/>
+      <c r="G151" s="141">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7">
+      <c r="A152" s="302" t="s">
+        <v>325</v>
+      </c>
+      <c r="B152" s="303">
+        <v>2120</v>
+      </c>
+      <c r="C152" s="303" t="s">
+        <v>29</v>
+      </c>
+      <c r="D152" s="304">
+        <v>0.6</v>
+      </c>
+      <c r="E152" s="305"/>
+      <c r="F152" s="142"/>
+      <c r="G152" s="143">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7">
+      <c r="A153" s="52" t="s">
+        <v>326</v>
+      </c>
+      <c r="B153" s="53">
+        <v>2121</v>
+      </c>
+      <c r="C153" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="D153" s="250">
+        <v>1.8</v>
+      </c>
+      <c r="E153" s="251"/>
+      <c r="F153" s="140"/>
+      <c r="G153" s="141">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7">
+      <c r="A154" s="51" t="s">
+        <v>208</v>
+      </c>
+      <c r="B154" s="40">
         <v>9001</v>
       </c>
-      <c r="C151" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D151" s="187">
+      <c r="C154" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="D154" s="195">
         <v>0.8</v>
       </c>
-      <c r="E151" s="188"/>
-[...1 lines deleted...]
-      <c r="G151" s="131">
+      <c r="E154" s="196"/>
+      <c r="F154" s="40"/>
+      <c r="G154" s="126">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="152" spans="1:7">
-[...3 lines deleted...]
-      <c r="B152" s="205">
+    <row r="155" spans="1:7">
+      <c r="A155" s="30" t="s">
+        <v>77</v>
+      </c>
+      <c r="B155" s="212">
         <v>2301</v>
       </c>
-      <c r="C152" s="205"/>
-      <c r="D152" s="239">
+      <c r="C155" s="212"/>
+      <c r="D155" s="245">
         <v>0.33</v>
       </c>
-      <c r="E152" s="240"/>
-[...1 lines deleted...]
-      <c r="G152" s="171">
+      <c r="E155" s="246"/>
+      <c r="F155" s="212"/>
+      <c r="G155" s="179">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="153" spans="1:7" ht="12" customHeight="1">
-[...17 lines deleted...]
-      <c r="B154" s="160">
+    <row r="156" spans="1:7" ht="12" customHeight="1">
+      <c r="A156" s="87" t="s">
+        <v>327</v>
+      </c>
+      <c r="B156" s="213"/>
+      <c r="C156" s="213"/>
+      <c r="D156" s="237"/>
+      <c r="E156" s="238"/>
+      <c r="F156" s="213"/>
+      <c r="G156" s="180">
+        <f t="shared" ref="G156:G163" si="3">D156*F156</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7">
+      <c r="A157" s="28" t="s">
+        <v>80</v>
+      </c>
+      <c r="B157" s="166">
         <v>2302</v>
       </c>
-      <c r="C154" s="160"/>
-[...51 lines deleted...]
-      <c r="C157" s="160"/>
+      <c r="C157" s="166"/>
       <c r="D157" s="243">
         <v>0.33</v>
       </c>
       <c r="E157" s="244"/>
-      <c r="F157" s="160"/>
-      <c r="G157" s="162">
+      <c r="F157" s="166"/>
+      <c r="G157" s="168">
         <f>D157*F157</f>
         <v>0</v>
       </c>
     </row>
-    <row r="158" spans="1:7" ht="11" customHeight="1">
-[...8 lines deleted...]
-      <c r="G158" s="163">
+    <row r="158" spans="1:7" ht="24" customHeight="1">
+      <c r="A158" s="86" t="s">
+        <v>306</v>
+      </c>
+      <c r="B158" s="167"/>
+      <c r="C158" s="167"/>
+      <c r="D158" s="247"/>
+      <c r="E158" s="248"/>
+      <c r="F158" s="167"/>
+      <c r="G158" s="169">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:7">
-      <c r="A159" s="53" t="s">
-[...2 lines deleted...]
-      <c r="B159" s="40">
+      <c r="A159" s="301" t="s">
+        <v>335</v>
+      </c>
+      <c r="B159" s="38">
+        <v>2303</v>
+      </c>
+      <c r="C159" s="38"/>
+      <c r="D159" s="193">
+        <v>0.33</v>
+      </c>
+      <c r="E159" s="194"/>
+      <c r="F159" s="38"/>
+      <c r="G159" s="125">
+        <f>D159*F159</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7">
+      <c r="A160" s="28" t="s">
+        <v>78</v>
+      </c>
+      <c r="B160" s="166">
+        <v>2306</v>
+      </c>
+      <c r="C160" s="166"/>
+      <c r="D160" s="243">
+        <v>0.33</v>
+      </c>
+      <c r="E160" s="244"/>
+      <c r="F160" s="166"/>
+      <c r="G160" s="168">
+        <f>D160*F160</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7" ht="11" customHeight="1">
+      <c r="A161" s="86" t="s">
+        <v>307</v>
+      </c>
+      <c r="B161" s="167"/>
+      <c r="C161" s="167"/>
+      <c r="D161" s="247"/>
+      <c r="E161" s="248"/>
+      <c r="F161" s="167"/>
+      <c r="G161" s="169">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7">
+      <c r="A162" s="44" t="s">
+        <v>79</v>
+      </c>
+      <c r="B162" s="38">
         <v>2307</v>
       </c>
-      <c r="C159" s="40" t="s">
-[...2 lines deleted...]
-      <c r="D159" s="189">
+      <c r="C162" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="D162" s="193">
         <v>0.9</v>
       </c>
-      <c r="E159" s="190"/>
-[...10 lines deleted...]
-      <c r="B160" s="38">
+      <c r="E162" s="194"/>
+      <c r="F162" s="38"/>
+      <c r="G162" s="125">
+        <f>D162*F162</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7">
+      <c r="A163" s="51" t="s">
+        <v>120</v>
+      </c>
+      <c r="B163" s="40">
         <v>2308</v>
       </c>
-      <c r="C160" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D160" s="187">
+      <c r="C163" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="D163" s="195">
         <v>19.3</v>
       </c>
-      <c r="E160" s="188"/>
-[...1 lines deleted...]
-      <c r="G160" s="131">
+      <c r="E163" s="196"/>
+      <c r="F163" s="40"/>
+      <c r="G163" s="126">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="161" spans="1:7">
-[...3 lines deleted...]
-      <c r="B161" s="40">
+    <row r="164" spans="1:7">
+      <c r="A164" s="44" t="s">
+        <v>121</v>
+      </c>
+      <c r="B164" s="38">
         <v>2309</v>
       </c>
-      <c r="C161" s="40" t="s">
-[...2 lines deleted...]
-      <c r="D161" s="189">
+      <c r="C164" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="D164" s="193">
         <v>56.4</v>
       </c>
-      <c r="E161" s="190"/>
-[...21 lines deleted...]
-      <c r="B163" s="160">
+      <c r="E164" s="194"/>
+      <c r="F164" s="38"/>
+      <c r="G164" s="125">
+        <f>D164*F164</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7" ht="19" customHeight="1">
+      <c r="A165" s="157" t="s">
+        <v>122</v>
+      </c>
+      <c r="B165" s="158"/>
+      <c r="C165" s="158"/>
+      <c r="D165" s="158"/>
+      <c r="E165" s="158"/>
+      <c r="F165" s="158"/>
+      <c r="G165" s="159"/>
+    </row>
+    <row r="166" spans="1:7" ht="19" customHeight="1">
+      <c r="A166" s="298" t="s">
+        <v>334</v>
+      </c>
+      <c r="B166" s="299">
         <v>2202</v>
       </c>
-      <c r="C163" s="160"/>
-[...52 lines deleted...]
-      <c r="G166" s="172"/>
+      <c r="C166" s="299"/>
+      <c r="D166" s="300">
+        <v>0.32</v>
+      </c>
+      <c r="E166" s="300">
+        <v>0.3</v>
+      </c>
+      <c r="F166" s="49"/>
+      <c r="G166" s="126">
+        <f>IF(F166 &gt; 99,E166 * F166, D166* F166)</f>
+        <v>0</v>
+      </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" s="30" t="s">
-        <v>340</v>
-[...5 lines deleted...]
-      <c r="D167" s="203">
+        <v>257</v>
+      </c>
+      <c r="B167" s="212">
+        <v>2202</v>
+      </c>
+      <c r="C167" s="212"/>
+      <c r="D167" s="207">
         <v>0.26</v>
       </c>
-      <c r="E167" s="203">
+      <c r="E167" s="207">
         <v>0.23</v>
       </c>
-      <c r="F167" s="160"/>
-[...14 lines deleted...]
-      <c r="G168" s="163"/>
+      <c r="F167" s="212"/>
+      <c r="G167" s="179">
+        <f t="shared" ref="G167" si="4">IF(F167 &gt; 99,E167 * F167, D167* F167)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7" ht="12" customHeight="1">
+      <c r="A168" s="92" t="s">
+        <v>308</v>
+      </c>
+      <c r="B168" s="213"/>
+      <c r="C168" s="213"/>
+      <c r="D168" s="207"/>
+      <c r="E168" s="207"/>
+      <c r="F168" s="213"/>
+      <c r="G168" s="180"/>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" s="28" t="s">
-        <v>106</v>
-[...13 lines deleted...]
-        <f t="shared" si="5"/>
+        <v>73</v>
+      </c>
+      <c r="B169" s="166">
+        <v>2203</v>
+      </c>
+      <c r="C169" s="166"/>
+      <c r="D169" s="208">
+        <v>0.26</v>
+      </c>
+      <c r="E169" s="208">
+        <v>0.23</v>
+      </c>
+      <c r="F169" s="166"/>
+      <c r="G169" s="168">
+        <f t="shared" ref="G169:G179" si="5">IF(F169 &gt; 99,E169 * F169, D169* F169)</f>
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:7" ht="12" customHeight="1">
       <c r="A170" s="88" t="s">
-        <v>159</v>
-[...6 lines deleted...]
-      <c r="G170" s="172"/>
+        <v>309</v>
+      </c>
+      <c r="B170" s="167"/>
+      <c r="C170" s="167"/>
+      <c r="D170" s="208"/>
+      <c r="E170" s="208"/>
+      <c r="F170" s="167"/>
+      <c r="G170" s="169"/>
     </row>
     <row r="171" spans="1:7">
-      <c r="A171" s="97" t="s">
-[...6 lines deleted...]
-      <c r="F171" s="158">
+      <c r="A171" s="94" t="s">
+        <v>141</v>
+      </c>
+      <c r="B171" s="95"/>
+      <c r="C171" s="96"/>
+      <c r="D171" s="95"/>
+      <c r="E171" s="95"/>
+      <c r="F171" s="164">
         <f>SUM(G125:G170)</f>
         <v>0</v>
       </c>
-      <c r="G171" s="159"/>
+      <c r="G171" s="165"/>
     </row>
     <row r="172" spans="1:7">
-      <c r="A172" s="95"/>
-[...5 lines deleted...]
-      <c r="G172" s="52"/>
+      <c r="A172" s="99"/>
+      <c r="B172" s="100"/>
+      <c r="C172" s="101"/>
+      <c r="D172" s="100"/>
+      <c r="E172" s="100"/>
+      <c r="F172" s="144"/>
+      <c r="G172" s="144"/>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" s="30" t="s">
-        <v>107</v>
-[...12 lines deleted...]
-      <c r="G173" s="162">
+        <v>258</v>
+      </c>
+      <c r="B173" s="212">
+        <v>2204</v>
+      </c>
+      <c r="C173" s="212"/>
+      <c r="D173" s="207">
+        <v>0.26</v>
+      </c>
+      <c r="E173" s="207">
+        <v>0.23</v>
+      </c>
+      <c r="F173" s="212"/>
+      <c r="G173" s="179">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="174" spans="1:7" ht="12" customHeight="1">
-[...8 lines deleted...]
-      <c r="G174" s="163"/>
+    <row r="174" spans="1:7" ht="24" customHeight="1">
+      <c r="A174" s="89" t="s">
+        <v>310</v>
+      </c>
+      <c r="B174" s="213"/>
+      <c r="C174" s="213"/>
+      <c r="D174" s="207"/>
+      <c r="E174" s="207"/>
+      <c r="F174" s="213"/>
+      <c r="G174" s="180"/>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" s="28" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B175" s="205">
+        <v>74</v>
+      </c>
+      <c r="B175" s="166">
+        <v>2205</v>
+      </c>
+      <c r="C175" s="166"/>
+      <c r="D175" s="208">
+        <v>0.32</v>
+      </c>
+      <c r="E175" s="208">
+        <v>0.3</v>
+      </c>
+      <c r="F175" s="166"/>
+      <c r="G175" s="168">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7" ht="12" customHeight="1">
+      <c r="A176" s="86" t="s">
+        <v>311</v>
+      </c>
+      <c r="B176" s="167"/>
+      <c r="C176" s="167"/>
+      <c r="D176" s="208"/>
+      <c r="E176" s="208"/>
+      <c r="F176" s="167"/>
+      <c r="G176" s="169"/>
+    </row>
+    <row r="177" spans="1:7">
+      <c r="A177" s="30" t="s">
+        <v>75</v>
+      </c>
+      <c r="B177" s="249">
+        <v>2206</v>
+      </c>
+      <c r="C177" s="210"/>
+      <c r="D177" s="207">
+        <v>0.32</v>
+      </c>
+      <c r="E177" s="207">
+        <v>0.3</v>
+      </c>
+      <c r="F177" s="210"/>
+      <c r="G177" s="179">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7" ht="12" customHeight="1">
+      <c r="A178" s="93" t="s">
+        <v>312</v>
+      </c>
+      <c r="B178" s="249"/>
+      <c r="C178" s="210"/>
+      <c r="D178" s="207"/>
+      <c r="E178" s="207"/>
+      <c r="F178" s="210"/>
+      <c r="G178" s="180"/>
+    </row>
+    <row r="179" spans="1:7">
+      <c r="A179" s="28" t="s">
+        <v>76</v>
+      </c>
+      <c r="B179" s="166">
         <v>2207</v>
       </c>
-      <c r="C175" s="205"/>
-      <c r="D175" s="204">
+      <c r="C179" s="166"/>
+      <c r="D179" s="208">
         <v>0.32</v>
       </c>
-      <c r="E175" s="204">
+      <c r="E179" s="208">
         <v>0.3</v>
       </c>
-      <c r="F175" s="205"/>
-      <c r="G175" s="171">
+      <c r="F179" s="166"/>
+      <c r="G179" s="168">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="176" spans="1:7" ht="12" customHeight="1">
-[...91 lines deleted...]
-      </c>
+    <row r="180" spans="1:7" ht="12" customHeight="1">
+      <c r="A180" s="88" t="s">
+        <v>313</v>
+      </c>
+      <c r="B180" s="167"/>
+      <c r="C180" s="167"/>
+      <c r="D180" s="208"/>
+      <c r="E180" s="208"/>
+      <c r="F180" s="167"/>
+      <c r="G180" s="169"/>
+    </row>
+    <row r="181" spans="1:7" ht="20" customHeight="1">
+      <c r="A181" s="186" t="s">
+        <v>81</v>
+      </c>
+      <c r="B181" s="158"/>
+      <c r="C181" s="158"/>
+      <c r="D181" s="158"/>
+      <c r="E181" s="158"/>
+      <c r="F181" s="158"/>
+      <c r="G181" s="187"/>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" s="44" t="s">
-        <v>165</v>
+        <v>82</v>
       </c>
       <c r="B182" s="38">
-        <v>1155</v>
+        <v>9511</v>
       </c>
       <c r="C182" s="38"/>
-      <c r="D182" s="187">
-[...2 lines deleted...]
-      <c r="E182" s="188"/>
+      <c r="D182" s="193">
+        <v>31</v>
+      </c>
+      <c r="E182" s="194"/>
       <c r="F182" s="38"/>
-      <c r="G182" s="131">
+      <c r="G182" s="125">
+        <f>D182*F182</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7">
+      <c r="A183" s="51" t="s">
+        <v>83</v>
+      </c>
+      <c r="B183" s="40">
+        <v>9512</v>
+      </c>
+      <c r="C183" s="40"/>
+      <c r="D183" s="195">
+        <v>26.5</v>
+      </c>
+      <c r="E183" s="196"/>
+      <c r="F183" s="40"/>
+      <c r="G183" s="126">
+        <f t="shared" ref="G183:G188" si="6">D183*F183</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7">
+      <c r="A184" s="44" t="s">
+        <v>84</v>
+      </c>
+      <c r="B184" s="38" t="s">
+        <v>90</v>
+      </c>
+      <c r="C184" s="38"/>
+      <c r="D184" s="193">
+        <v>17.5</v>
+      </c>
+      <c r="E184" s="194"/>
+      <c r="F184" s="38"/>
+      <c r="G184" s="125">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
-    <row r="183" spans="1:7">
-[...12 lines deleted...]
-      <c r="G183" s="132">
+    <row r="185" spans="1:7">
+      <c r="A185" s="51" t="s">
+        <v>85</v>
+      </c>
+      <c r="B185" s="40" t="s">
+        <v>89</v>
+      </c>
+      <c r="C185" s="40"/>
+      <c r="D185" s="195">
+        <v>35</v>
+      </c>
+      <c r="E185" s="196"/>
+      <c r="F185" s="40"/>
+      <c r="G185" s="126">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-    </row>
-[...27 lines deleted...]
-      <c r="G185" s="181"/>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" s="44" t="s">
-        <v>305</v>
+        <v>123</v>
       </c>
       <c r="B186" s="38">
-        <v>9080</v>
+        <v>1155</v>
       </c>
       <c r="C186" s="38"/>
-      <c r="D186" s="187">
-[...2 lines deleted...]
-      <c r="E186" s="188"/>
+      <c r="D186" s="193">
+        <v>15</v>
+      </c>
+      <c r="E186" s="194"/>
       <c r="F186" s="38"/>
-      <c r="G186" s="131">
-        <f t="shared" ref="G186:G198" si="7">D186*F186</f>
+      <c r="G186" s="125">
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:7">
-      <c r="A187" s="59" t="s">
-        <v>125</v>
+      <c r="A187" s="51" t="s">
+        <v>86</v>
       </c>
       <c r="B187" s="40" t="s">
-        <v>216</v>
+        <v>88</v>
       </c>
       <c r="C187" s="40"/>
-      <c r="D187" s="189">
-[...2 lines deleted...]
-      <c r="E187" s="190"/>
+      <c r="D187" s="195">
+        <v>31</v>
+      </c>
+      <c r="E187" s="196"/>
       <c r="F187" s="40"/>
-      <c r="G187" s="132">
-        <f t="shared" si="7"/>
+      <c r="G187" s="126">
+        <f t="shared" si="6"/>
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:7">
-      <c r="A188" s="58" t="s">
-[...32 lines deleted...]
-      </c>
+      <c r="A188" s="52" t="s">
+        <v>244</v>
+      </c>
+      <c r="B188" s="53" t="s">
+        <v>87</v>
+      </c>
+      <c r="C188" s="53"/>
+      <c r="D188" s="250">
+        <v>31</v>
+      </c>
+      <c r="E188" s="251"/>
+      <c r="F188" s="53"/>
+      <c r="G188" s="125">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7" ht="19" customHeight="1">
+      <c r="A189" s="186" t="s">
+        <v>91</v>
+      </c>
+      <c r="B189" s="158"/>
+      <c r="C189" s="158"/>
+      <c r="D189" s="158"/>
+      <c r="E189" s="158"/>
+      <c r="F189" s="158"/>
+      <c r="G189" s="187"/>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" s="44" t="s">
-        <v>269</v>
+        <v>235</v>
       </c>
       <c r="B190" s="38">
+        <v>9080</v>
+      </c>
+      <c r="C190" s="38"/>
+      <c r="D190" s="193">
+        <v>77.25</v>
+      </c>
+      <c r="E190" s="194"/>
+      <c r="F190" s="38"/>
+      <c r="G190" s="125">
+        <f t="shared" ref="G190:G202" si="7">D190*F190</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="191" spans="1:7">
+      <c r="A191" s="57" t="s">
+        <v>92</v>
+      </c>
+      <c r="B191" s="40" t="s">
+        <v>173</v>
+      </c>
+      <c r="C191" s="40"/>
+      <c r="D191" s="195">
+        <v>25.75</v>
+      </c>
+      <c r="E191" s="196"/>
+      <c r="F191" s="40"/>
+      <c r="G191" s="126">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="192" spans="1:7">
+      <c r="A192" s="56" t="s">
+        <v>93</v>
+      </c>
+      <c r="B192" s="38" t="s">
+        <v>174</v>
+      </c>
+      <c r="C192" s="38"/>
+      <c r="D192" s="193">
+        <v>25.75</v>
+      </c>
+      <c r="E192" s="194"/>
+      <c r="F192" s="38"/>
+      <c r="G192" s="125">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="193" spans="1:7">
+      <c r="A193" s="57" t="s">
+        <v>94</v>
+      </c>
+      <c r="B193" s="40" t="s">
+        <v>175</v>
+      </c>
+      <c r="C193" s="40"/>
+      <c r="D193" s="195">
+        <v>25.75</v>
+      </c>
+      <c r="E193" s="196"/>
+      <c r="F193" s="40"/>
+      <c r="G193" s="126">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="194" spans="1:7">
+      <c r="A194" s="44" t="s">
+        <v>210</v>
+      </c>
+      <c r="B194" s="38">
         <v>9081</v>
       </c>
-      <c r="C190" s="38"/>
-      <c r="D190" s="187">
+      <c r="C194" s="38"/>
+      <c r="D194" s="193">
         <v>57.5</v>
       </c>
-      <c r="E190" s="188"/>
-[...71 lines deleted...]
-      <c r="E194" s="188"/>
+      <c r="E194" s="194"/>
       <c r="F194" s="38"/>
-      <c r="G194" s="131">
+      <c r="G194" s="125">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" s="57" t="s">
-        <v>277</v>
-[...2 lines deleted...]
-        <v>9086</v>
+        <v>314</v>
+      </c>
+      <c r="B195" s="40" t="s">
+        <v>176</v>
       </c>
       <c r="C195" s="40"/>
-      <c r="D195" s="189">
-[...2 lines deleted...]
-      <c r="E195" s="190"/>
+      <c r="D195" s="195">
+        <v>19.2</v>
+      </c>
+      <c r="E195" s="196"/>
       <c r="F195" s="40"/>
-      <c r="G195" s="132">
+      <c r="G195" s="126">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" s="56" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>9090</v>
+        <v>315</v>
+      </c>
+      <c r="B196" s="38" t="s">
+        <v>177</v>
       </c>
       <c r="C196" s="38"/>
-      <c r="D196" s="187">
-[...2 lines deleted...]
-      <c r="E196" s="188"/>
+      <c r="D196" s="193">
+        <v>19.2</v>
+      </c>
+      <c r="E196" s="194"/>
       <c r="F196" s="38"/>
-      <c r="G196" s="131">
+      <c r="G196" s="125">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" s="57" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B197" s="40">
+        <v>316</v>
+      </c>
+      <c r="B197" s="40" t="s">
+        <v>178</v>
+      </c>
+      <c r="C197" s="40"/>
+      <c r="D197" s="195">
+        <v>19.2</v>
+      </c>
+      <c r="E197" s="196"/>
+      <c r="F197" s="40"/>
+      <c r="G197" s="126">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="198" spans="1:7">
+      <c r="A198" s="54" t="s">
+        <v>317</v>
+      </c>
+      <c r="B198" s="38">
+        <v>9085</v>
+      </c>
+      <c r="C198" s="38"/>
+      <c r="D198" s="193">
+        <v>24</v>
+      </c>
+      <c r="E198" s="194"/>
+      <c r="F198" s="38"/>
+      <c r="G198" s="125">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="199" spans="1:7">
+      <c r="A199" s="55" t="s">
+        <v>318</v>
+      </c>
+      <c r="B199" s="40">
+        <v>9086</v>
+      </c>
+      <c r="C199" s="40"/>
+      <c r="D199" s="195">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="E199" s="196"/>
+      <c r="F199" s="40"/>
+      <c r="G199" s="126">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="200" spans="1:7">
+      <c r="A200" s="54" t="s">
+        <v>95</v>
+      </c>
+      <c r="B200" s="38">
+        <v>9090</v>
+      </c>
+      <c r="C200" s="38"/>
+      <c r="D200" s="193">
+        <v>80.3</v>
+      </c>
+      <c r="E200" s="194"/>
+      <c r="F200" s="38"/>
+      <c r="G200" s="125">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="201" spans="1:7">
+      <c r="A201" s="55" t="s">
+        <v>96</v>
+      </c>
+      <c r="B201" s="40">
         <v>9091</v>
       </c>
-      <c r="C197" s="40"/>
-      <c r="D197" s="189">
+      <c r="C201" s="40"/>
+      <c r="D201" s="195">
         <v>49</v>
       </c>
-      <c r="E197" s="190"/>
-[...1 lines deleted...]
-      <c r="G197" s="132">
+      <c r="E201" s="196"/>
+      <c r="F201" s="40"/>
+      <c r="G201" s="126">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="198" spans="1:7">
-[...3 lines deleted...]
-      <c r="B198" s="38">
+    <row r="202" spans="1:7">
+      <c r="A202" s="54" t="s">
+        <v>97</v>
+      </c>
+      <c r="B202" s="38">
         <v>9092</v>
       </c>
-      <c r="C198" s="38"/>
-      <c r="D198" s="187">
+      <c r="C202" s="38"/>
+      <c r="D202" s="193">
         <v>32</v>
       </c>
-      <c r="E198" s="188"/>
-[...1 lines deleted...]
-      <c r="G198" s="131">
+      <c r="E202" s="194"/>
+      <c r="F202" s="38"/>
+      <c r="G202" s="125">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
-    <row r="199" spans="1:7" ht="19" customHeight="1">
-[...14 lines deleted...]
-      <c r="B200" s="38">
+    <row r="203" spans="1:7" ht="19" customHeight="1">
+      <c r="A203" s="186" t="s">
+        <v>98</v>
+      </c>
+      <c r="B203" s="158"/>
+      <c r="C203" s="158"/>
+      <c r="D203" s="158"/>
+      <c r="E203" s="158"/>
+      <c r="F203" s="158"/>
+      <c r="G203" s="187"/>
+    </row>
+    <row r="204" spans="1:7">
+      <c r="A204" s="54" t="s">
+        <v>99</v>
+      </c>
+      <c r="B204" s="38">
         <v>9020</v>
       </c>
-      <c r="C200" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D200" s="147">
+      <c r="C204" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="D204" s="153">
         <v>8.8000000000000007</v>
       </c>
-      <c r="E200" s="148"/>
-[...10 lines deleted...]
-      <c r="B201" s="173">
+      <c r="E204" s="154"/>
+      <c r="F204" s="38"/>
+      <c r="G204" s="125">
+        <f t="shared" ref="G204:G234" si="8">D204*F204</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="205" spans="1:7">
+      <c r="A205" s="107" t="s">
+        <v>101</v>
+      </c>
+      <c r="B205" s="177">
         <v>9130</v>
       </c>
-      <c r="C201" s="173"/>
-      <c r="D201" s="191">
+      <c r="C205" s="177"/>
+      <c r="D205" s="197">
         <v>5.2</v>
       </c>
-      <c r="E201" s="192"/>
-[...1 lines deleted...]
-      <c r="G201" s="171">
+      <c r="E205" s="198"/>
+      <c r="F205" s="177"/>
+      <c r="G205" s="168">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
     </row>
-    <row r="202" spans="1:7" ht="36" customHeight="1">
-[...14 lines deleted...]
-      <c r="B203" s="55">
+    <row r="206" spans="1:7" ht="36" customHeight="1">
+      <c r="A206" s="108" t="s">
+        <v>333</v>
+      </c>
+      <c r="B206" s="178"/>
+      <c r="C206" s="178"/>
+      <c r="D206" s="199"/>
+      <c r="E206" s="200"/>
+      <c r="F206" s="178"/>
+      <c r="G206" s="169"/>
+    </row>
+    <row r="207" spans="1:7">
+      <c r="A207" s="112" t="s">
+        <v>319</v>
+      </c>
+      <c r="B207" s="53">
         <v>9070</v>
       </c>
-      <c r="C203" s="55"/>
-      <c r="D203" s="199">
+      <c r="C207" s="53"/>
+      <c r="D207" s="205">
         <v>13.2</v>
       </c>
-      <c r="E203" s="200"/>
-[...1 lines deleted...]
-      <c r="G203" s="131">
+      <c r="E207" s="206"/>
+      <c r="F207" s="53"/>
+      <c r="G207" s="125">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
     </row>
-    <row r="204" spans="1:7">
-[...3 lines deleted...]
-      <c r="B204" s="173">
+    <row r="208" spans="1:7">
+      <c r="A208" s="109" t="s">
+        <v>116</v>
+      </c>
+      <c r="B208" s="177">
         <v>9071</v>
       </c>
-      <c r="C204" s="173"/>
-      <c r="D204" s="191">
+      <c r="C208" s="177"/>
+      <c r="D208" s="197">
         <v>1.65</v>
       </c>
-      <c r="E204" s="192"/>
-[...1 lines deleted...]
-      <c r="G204" s="171">
+      <c r="E208" s="198"/>
+      <c r="F208" s="177"/>
+      <c r="G208" s="168">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
     </row>
-    <row r="205" spans="1:7" ht="12" customHeight="1">
-[...14 lines deleted...]
-      <c r="B206" s="169">
+    <row r="209" spans="1:7" ht="12" customHeight="1">
+      <c r="A209" s="110" t="s">
+        <v>320</v>
+      </c>
+      <c r="B209" s="178"/>
+      <c r="C209" s="178"/>
+      <c r="D209" s="199"/>
+      <c r="E209" s="200"/>
+      <c r="F209" s="178"/>
+      <c r="G209" s="169"/>
+    </row>
+    <row r="210" spans="1:7">
+      <c r="A210" s="103" t="s">
+        <v>115</v>
+      </c>
+      <c r="B210" s="175">
         <v>9072</v>
       </c>
-      <c r="C206" s="169"/>
-      <c r="D206" s="195">
+      <c r="C210" s="175"/>
+      <c r="D210" s="201">
         <v>1.65</v>
       </c>
-      <c r="E206" s="196"/>
-[...1 lines deleted...]
-      <c r="G206" s="162">
+      <c r="E210" s="202"/>
+      <c r="F210" s="175"/>
+      <c r="G210" s="179">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
     </row>
-    <row r="207" spans="1:7" ht="12" customHeight="1">
-[...14 lines deleted...]
-      <c r="B208" s="173">
+    <row r="211" spans="1:7" ht="12" customHeight="1">
+      <c r="A211" s="104" t="s">
+        <v>320</v>
+      </c>
+      <c r="B211" s="176"/>
+      <c r="C211" s="176"/>
+      <c r="D211" s="203"/>
+      <c r="E211" s="204"/>
+      <c r="F211" s="176"/>
+      <c r="G211" s="180"/>
+    </row>
+    <row r="212" spans="1:7">
+      <c r="A212" s="109" t="s">
+        <v>102</v>
+      </c>
+      <c r="B212" s="177">
         <v>9073</v>
       </c>
-      <c r="C208" s="173"/>
-      <c r="D208" s="191">
+      <c r="C212" s="177"/>
+      <c r="D212" s="197">
         <v>3.55</v>
       </c>
-      <c r="E208" s="192"/>
-[...59 lines deleted...]
-      <c r="G212" s="171">
+      <c r="E212" s="198"/>
+      <c r="F212" s="177"/>
+      <c r="G212" s="168">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
     </row>
     <row r="213" spans="1:7" ht="12" customHeight="1">
       <c r="A213" s="111" t="s">
-        <v>314</v>
-[...6 lines deleted...]
-      <c r="G213" s="172"/>
+        <v>320</v>
+      </c>
+      <c r="B213" s="178"/>
+      <c r="C213" s="178"/>
+      <c r="D213" s="199"/>
+      <c r="E213" s="200"/>
+      <c r="F213" s="178"/>
+      <c r="G213" s="169"/>
     </row>
     <row r="214" spans="1:7">
-      <c r="A214" s="109" t="s">
-[...2 lines deleted...]
-      <c r="B214" s="169">
+      <c r="A214" s="103" t="s">
+        <v>103</v>
+      </c>
+      <c r="B214" s="175">
+        <v>9074</v>
+      </c>
+      <c r="C214" s="175"/>
+      <c r="D214" s="201">
+        <v>3.55</v>
+      </c>
+      <c r="E214" s="202"/>
+      <c r="F214" s="175"/>
+      <c r="G214" s="179">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="215" spans="1:7" ht="12" customHeight="1">
+      <c r="A215" s="106" t="s">
+        <v>320</v>
+      </c>
+      <c r="B215" s="176"/>
+      <c r="C215" s="176"/>
+      <c r="D215" s="203"/>
+      <c r="E215" s="204"/>
+      <c r="F215" s="176"/>
+      <c r="G215" s="180"/>
+    </row>
+    <row r="216" spans="1:7">
+      <c r="A216" s="109" t="s">
+        <v>114</v>
+      </c>
+      <c r="B216" s="177">
+        <v>9075</v>
+      </c>
+      <c r="C216" s="177"/>
+      <c r="D216" s="197">
+        <v>1.65</v>
+      </c>
+      <c r="E216" s="198"/>
+      <c r="F216" s="177"/>
+      <c r="G216" s="168">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="217" spans="1:7" ht="12" customHeight="1">
+      <c r="A217" s="105" t="s">
+        <v>321</v>
+      </c>
+      <c r="B217" s="178"/>
+      <c r="C217" s="178"/>
+      <c r="D217" s="199"/>
+      <c r="E217" s="200"/>
+      <c r="F217" s="178"/>
+      <c r="G217" s="169"/>
+    </row>
+    <row r="218" spans="1:7">
+      <c r="A218" s="103" t="s">
+        <v>113</v>
+      </c>
+      <c r="B218" s="175">
         <v>9076</v>
       </c>
-      <c r="C214" s="169"/>
-      <c r="D214" s="195">
+      <c r="C218" s="175"/>
+      <c r="D218" s="201">
         <v>1.65</v>
       </c>
-      <c r="E214" s="196"/>
-[...1 lines deleted...]
-      <c r="G214" s="162">
+      <c r="E218" s="202"/>
+      <c r="F218" s="175"/>
+      <c r="G218" s="179">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
     </row>
-    <row r="215" spans="1:7" ht="12" customHeight="1">
-[...14 lines deleted...]
-      <c r="B216" s="173">
+    <row r="219" spans="1:7" ht="12" customHeight="1">
+      <c r="A219" s="106" t="s">
+        <v>321</v>
+      </c>
+      <c r="B219" s="176"/>
+      <c r="C219" s="176"/>
+      <c r="D219" s="203"/>
+      <c r="E219" s="204"/>
+      <c r="F219" s="176"/>
+      <c r="G219" s="180"/>
+    </row>
+    <row r="220" spans="1:7">
+      <c r="A220" s="94" t="s">
+        <v>142</v>
+      </c>
+      <c r="B220" s="95"/>
+      <c r="C220" s="96"/>
+      <c r="D220" s="95"/>
+      <c r="E220" s="95"/>
+      <c r="F220" s="164">
+        <f>SUM(G173:G219)</f>
+        <v>0</v>
+      </c>
+      <c r="G220" s="165"/>
+    </row>
+    <row r="221" spans="1:7">
+      <c r="A221" s="109" t="s">
+        <v>104</v>
+      </c>
+      <c r="B221" s="177">
         <v>9077</v>
       </c>
-      <c r="C216" s="173"/>
-      <c r="D216" s="191">
+      <c r="C221" s="177"/>
+      <c r="D221" s="197">
         <v>3.55</v>
       </c>
-      <c r="E216" s="192"/>
-[...1 lines deleted...]
-      <c r="G216" s="171">
+      <c r="E221" s="198"/>
+      <c r="F221" s="177"/>
+      <c r="G221" s="168">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
     </row>
-    <row r="217" spans="1:7" ht="12" customHeight="1">
-[...14 lines deleted...]
-      <c r="B218" s="169">
+    <row r="222" spans="1:7" ht="12" customHeight="1">
+      <c r="A222" s="105" t="s">
+        <v>322</v>
+      </c>
+      <c r="B222" s="178"/>
+      <c r="C222" s="178"/>
+      <c r="D222" s="199"/>
+      <c r="E222" s="200"/>
+      <c r="F222" s="178"/>
+      <c r="G222" s="169"/>
+    </row>
+    <row r="223" spans="1:7">
+      <c r="A223" s="103" t="s">
+        <v>112</v>
+      </c>
+      <c r="B223" s="175">
         <v>9078</v>
       </c>
-      <c r="C218" s="169"/>
-      <c r="D218" s="195">
+      <c r="C223" s="175"/>
+      <c r="D223" s="201">
         <v>1.65</v>
       </c>
-      <c r="E218" s="196"/>
-[...1 lines deleted...]
-      <c r="G218" s="162">
+      <c r="E223" s="202"/>
+      <c r="F223" s="175"/>
+      <c r="G223" s="179">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
     </row>
-    <row r="219" spans="1:7" ht="12" customHeight="1">
-[...28 lines deleted...]
-      <c r="B221" s="38">
+    <row r="224" spans="1:7" ht="12" customHeight="1">
+      <c r="A224" s="106" t="s">
+        <v>239</v>
+      </c>
+      <c r="B224" s="176"/>
+      <c r="C224" s="176"/>
+      <c r="D224" s="203"/>
+      <c r="E224" s="204"/>
+      <c r="F224" s="176"/>
+      <c r="G224" s="180"/>
+    </row>
+    <row r="225" spans="1:7">
+      <c r="A225" s="54" t="s">
+        <v>236</v>
+      </c>
+      <c r="B225" s="38">
         <v>9170</v>
       </c>
-      <c r="C221" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D221" s="147">
+      <c r="C225" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="D225" s="153">
         <v>5.0999999999999996</v>
       </c>
-      <c r="E221" s="148"/>
-[...10 lines deleted...]
-      <c r="B222" s="40">
+      <c r="E225" s="154"/>
+      <c r="F225" s="38"/>
+      <c r="G225" s="125">
+        <f>D225*F225</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="226" spans="1:7">
+      <c r="A226" s="55" t="s">
+        <v>209</v>
+      </c>
+      <c r="B226" s="40">
         <v>9127</v>
       </c>
-      <c r="C222" s="40" t="s">
-[...2 lines deleted...]
-      <c r="D222" s="175">
+      <c r="C226" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="D226" s="181">
         <v>3</v>
       </c>
-      <c r="E222" s="176"/>
-[...1 lines deleted...]
-      <c r="G222" s="132">
+      <c r="E226" s="182"/>
+      <c r="F226" s="40"/>
+      <c r="G226" s="126">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
     </row>
-    <row r="223" spans="1:7">
-[...3 lines deleted...]
-      <c r="B223" s="38">
+    <row r="227" spans="1:7">
+      <c r="A227" s="98" t="s">
+        <v>100</v>
+      </c>
+      <c r="B227" s="38">
         <v>9111</v>
       </c>
-      <c r="C223" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D223" s="147">
+      <c r="C227" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="D227" s="153">
         <v>3.3</v>
       </c>
-      <c r="E223" s="148"/>
-[...10 lines deleted...]
-      <c r="B224" s="40">
+      <c r="E227" s="154"/>
+      <c r="F227" s="38"/>
+      <c r="G227" s="125">
+        <f>D227*F227</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="228" spans="1:7">
+      <c r="A228" s="55" t="s">
+        <v>105</v>
+      </c>
+      <c r="B228" s="40">
         <v>9053</v>
       </c>
-      <c r="C224" s="40" t="s">
-[...2 lines deleted...]
-      <c r="D224" s="175">
+      <c r="C228" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="D228" s="181">
         <v>22.4</v>
       </c>
-      <c r="E224" s="176"/>
-[...1 lines deleted...]
-      <c r="G224" s="132">
+      <c r="E228" s="182"/>
+      <c r="F228" s="40"/>
+      <c r="G228" s="126">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
     </row>
-    <row r="225" spans="1:7">
-[...3 lines deleted...]
-      <c r="B225" s="38">
+    <row r="229" spans="1:7">
+      <c r="A229" s="54" t="s">
+        <v>106</v>
+      </c>
+      <c r="B229" s="38">
         <v>9054</v>
       </c>
-      <c r="C225" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D225" s="147">
+      <c r="C229" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="D229" s="153">
         <v>28.2</v>
       </c>
-      <c r="E225" s="148"/>
-[...1 lines deleted...]
-      <c r="G225" s="131">
+      <c r="E229" s="154"/>
+      <c r="F229" s="38"/>
+      <c r="G229" s="125">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
     </row>
-    <row r="226" spans="1:7">
-[...3 lines deleted...]
-      <c r="B226" s="40">
+    <row r="230" spans="1:7">
+      <c r="A230" s="55" t="s">
+        <v>217</v>
+      </c>
+      <c r="B230" s="40">
         <v>9055</v>
       </c>
-      <c r="C226" s="40" t="s">
-[...2 lines deleted...]
-      <c r="D226" s="175">
+      <c r="C230" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="D230" s="181">
         <v>40.9</v>
       </c>
-      <c r="E226" s="176"/>
-[...1 lines deleted...]
-      <c r="G226" s="132">
+      <c r="E230" s="182"/>
+      <c r="F230" s="40"/>
+      <c r="G230" s="126">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
     </row>
-    <row r="227" spans="1:7">
-[...3 lines deleted...]
-      <c r="B227" s="38">
+    <row r="231" spans="1:7">
+      <c r="A231" s="54" t="s">
+        <v>107</v>
+      </c>
+      <c r="B231" s="38">
         <v>9405</v>
       </c>
-      <c r="C227" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D227" s="147">
+      <c r="C231" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="D231" s="153">
         <v>15.15</v>
       </c>
-      <c r="E227" s="148"/>
-[...1 lines deleted...]
-      <c r="G227" s="131">
+      <c r="E231" s="154"/>
+      <c r="F231" s="38"/>
+      <c r="G231" s="125">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
     </row>
-    <row r="228" spans="1:7">
-[...3 lines deleted...]
-      <c r="B228" s="40">
+    <row r="232" spans="1:7">
+      <c r="A232" s="55" t="s">
+        <v>108</v>
+      </c>
+      <c r="B232" s="40">
         <v>9415</v>
       </c>
-      <c r="C228" s="40" t="s">
-[...2 lines deleted...]
-      <c r="D228" s="175">
+      <c r="C232" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="D232" s="181">
         <v>6.9</v>
       </c>
-      <c r="E228" s="176"/>
-[...1 lines deleted...]
-      <c r="G228" s="132">
+      <c r="E232" s="182"/>
+      <c r="F232" s="40"/>
+      <c r="G232" s="126">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
     </row>
-    <row r="229" spans="1:7">
-[...3 lines deleted...]
-      <c r="B229" s="38">
+    <row r="233" spans="1:7">
+      <c r="A233" s="54" t="s">
+        <v>216</v>
+      </c>
+      <c r="B233" s="38">
         <v>9600</v>
       </c>
-      <c r="C229" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D229" s="147">
+      <c r="C233" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="D233" s="153">
         <v>5.0999999999999996</v>
       </c>
-      <c r="E229" s="148"/>
-[...1 lines deleted...]
-      <c r="G229" s="131">
+      <c r="E233" s="154"/>
+      <c r="F233" s="38"/>
+      <c r="G233" s="125">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
     </row>
-    <row r="230" spans="1:7">
-[...3 lines deleted...]
-      <c r="B230" s="40">
+    <row r="234" spans="1:7">
+      <c r="A234" s="55" t="s">
+        <v>109</v>
+      </c>
+      <c r="B234" s="40">
         <v>9601</v>
       </c>
-      <c r="C230" s="40" t="s">
-[...2 lines deleted...]
-      <c r="D230" s="175">
+      <c r="C234" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="D234" s="181">
         <v>5.65</v>
       </c>
-      <c r="E230" s="176"/>
-[...1 lines deleted...]
-      <c r="G230" s="132">
+      <c r="E234" s="182"/>
+      <c r="F234" s="40"/>
+      <c r="G234" s="126">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
     </row>
-    <row r="231" spans="1:7">
-[...3 lines deleted...]
-      <c r="B231" s="38">
+    <row r="235" spans="1:7">
+      <c r="A235" s="54" t="s">
+        <v>215</v>
+      </c>
+      <c r="B235" s="38">
         <v>9603</v>
       </c>
-      <c r="C231" s="38" t="s">
-[...2 lines deleted...]
-      <c r="D231" s="147">
+      <c r="C235" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="D235" s="153">
         <v>5.0999999999999996</v>
       </c>
-      <c r="E231" s="148"/>
-[...16 lines deleted...]
-      <c r="D232" s="175">
+      <c r="E235" s="154"/>
+      <c r="F235" s="38"/>
+      <c r="G235" s="125">
+        <f>D235*F235</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="236" spans="1:7">
+      <c r="A236" s="55" t="s">
+        <v>110</v>
+      </c>
+      <c r="B236" s="40" t="s">
+        <v>111</v>
+      </c>
+      <c r="C236" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="D236" s="181">
         <v>10</v>
       </c>
-      <c r="E232" s="176"/>
-[...21 lines deleted...]
-      <c r="B234" s="64">
+      <c r="E236" s="182"/>
+      <c r="F236" s="40"/>
+      <c r="G236" s="126">
+        <f>D236*F236</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="237" spans="1:7" ht="19" customHeight="1">
+      <c r="A237" s="186" t="s">
+        <v>117</v>
+      </c>
+      <c r="B237" s="158"/>
+      <c r="C237" s="158"/>
+      <c r="D237" s="158"/>
+      <c r="E237" s="158"/>
+      <c r="F237" s="158"/>
+      <c r="G237" s="187"/>
+    </row>
+    <row r="238" spans="1:7">
+      <c r="A238" s="54" t="s">
+        <v>214</v>
+      </c>
+      <c r="B238" s="62">
         <v>8821</v>
       </c>
-      <c r="C234" s="64" t="s">
-[...2 lines deleted...]
-      <c r="D234" s="147">
+      <c r="C238" s="62" t="s">
+        <v>29</v>
+      </c>
+      <c r="D238" s="153">
         <v>9.65</v>
       </c>
-      <c r="E234" s="148"/>
-[...16 lines deleted...]
-      <c r="D235" s="175">
+      <c r="E238" s="154"/>
+      <c r="F238" s="38"/>
+      <c r="G238" s="125">
+        <f>D238*F238</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="239" spans="1:7">
+      <c r="A239" s="55" t="s">
+        <v>118</v>
+      </c>
+      <c r="B239" s="63" t="s">
+        <v>119</v>
+      </c>
+      <c r="C239" s="63" t="s">
+        <v>29</v>
+      </c>
+      <c r="D239" s="181">
         <v>0.8</v>
       </c>
-      <c r="E235" s="176"/>
-[...10 lines deleted...]
-      <c r="B236" s="64">
+      <c r="E239" s="182"/>
+      <c r="F239" s="40"/>
+      <c r="G239" s="126">
+        <f>D239*F239</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="240" spans="1:7">
+      <c r="A240" s="54" t="s">
+        <v>213</v>
+      </c>
+      <c r="B240" s="62">
         <v>8001</v>
       </c>
-      <c r="C236" s="64" t="s">
-[...2 lines deleted...]
-      <c r="D236" s="147">
+      <c r="C240" s="62" t="s">
+        <v>29</v>
+      </c>
+      <c r="D240" s="153">
         <v>64.8</v>
       </c>
-      <c r="E236" s="148"/>
-[...32 lines deleted...]
-      <c r="B239" s="11" t="s">
+      <c r="E240" s="154"/>
+      <c r="F240" s="38"/>
+      <c r="G240" s="125">
+        <f>D240*F240</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="241" spans="1:7" ht="14" customHeight="1">
+      <c r="A241" s="252" t="s">
+        <v>124</v>
+      </c>
+      <c r="B241" s="253"/>
+      <c r="C241" s="253"/>
+      <c r="D241" s="253"/>
+      <c r="E241" s="253"/>
+      <c r="F241" s="253"/>
+      <c r="G241" s="254"/>
+    </row>
+    <row r="242" spans="1:7" ht="34" customHeight="1">
+      <c r="A242" s="172" t="s">
+        <v>332</v>
+      </c>
+      <c r="B242" s="173"/>
+      <c r="C242" s="173"/>
+      <c r="D242" s="173"/>
+      <c r="E242" s="173"/>
+      <c r="F242" s="173"/>
+      <c r="G242" s="174"/>
+    </row>
+    <row r="243" spans="1:7" ht="23" customHeight="1">
+      <c r="A243" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B243" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="C239" s="11" t="s">
+      <c r="C243" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="D239" s="178" t="s">
+      <c r="D243" s="184" t="s">
         <v>1</v>
       </c>
-      <c r="E239" s="179"/>
-      <c r="F239" s="12" t="s">
+      <c r="E243" s="185"/>
+      <c r="F243" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="G239" s="12" t="s">
+      <c r="G243" s="12" t="s">
         <v>2</v>
-      </c>
-[...70 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="244" spans="1:7" ht="15" customHeight="1">
       <c r="A244" s="41" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>125</v>
+      </c>
+      <c r="B244" s="115" t="s">
+        <v>124</v>
       </c>
       <c r="C244" s="44"/>
-      <c r="D244" s="177">
+      <c r="D244" s="183">
         <v>0.57999999999999996</v>
       </c>
-      <c r="E244" s="177"/>
+      <c r="E244" s="183"/>
       <c r="F244" s="38"/>
-      <c r="G244" s="131">
-        <f t="shared" si="9"/>
+      <c r="G244" s="125">
+        <f>D244*F244</f>
         <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:7" ht="15" customHeight="1">
       <c r="A245" s="43" t="s">
-        <v>171</v>
-[...5 lines deleted...]
-      <c r="D245" s="248">
+        <v>243</v>
+      </c>
+      <c r="B245" s="116" t="s">
+        <v>124</v>
+      </c>
+      <c r="C245" s="51"/>
+      <c r="D245" s="281">
         <v>0.57999999999999996</v>
       </c>
-      <c r="E245" s="248"/>
+      <c r="E245" s="281"/>
       <c r="F245" s="40"/>
-      <c r="G245" s="132">
-        <f t="shared" si="9"/>
+      <c r="G245" s="126">
+        <f t="shared" ref="G245:G255" si="9">D245*F245</f>
         <v>0</v>
       </c>
     </row>
     <row r="246" spans="1:7" ht="15" customHeight="1">
       <c r="A246" s="41" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>126</v>
+      </c>
+      <c r="B246" s="115" t="s">
+        <v>124</v>
       </c>
       <c r="C246" s="44"/>
-      <c r="D246" s="177">
+      <c r="D246" s="183">
         <v>0.57999999999999996</v>
       </c>
-      <c r="E246" s="177"/>
+      <c r="E246" s="183"/>
       <c r="F246" s="38"/>
-      <c r="G246" s="131">
+      <c r="G246" s="125">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
     <row r="247" spans="1:7" ht="15" customHeight="1">
       <c r="A247" s="43" t="s">
-        <v>173</v>
-[...5 lines deleted...]
-      <c r="D247" s="248">
+        <v>127</v>
+      </c>
+      <c r="B247" s="116" t="s">
+        <v>124</v>
+      </c>
+      <c r="C247" s="51"/>
+      <c r="D247" s="281">
         <v>0.57999999999999996</v>
       </c>
-      <c r="E247" s="248"/>
+      <c r="E247" s="281"/>
       <c r="F247" s="40"/>
-      <c r="G247" s="132">
+      <c r="G247" s="126">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
     <row r="248" spans="1:7" ht="15" customHeight="1">
       <c r="A248" s="41" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>128</v>
+      </c>
+      <c r="B248" s="115" t="s">
+        <v>124</v>
       </c>
       <c r="C248" s="44"/>
-      <c r="D248" s="177">
+      <c r="D248" s="183">
         <v>0.57999999999999996</v>
       </c>
-      <c r="E248" s="177"/>
+      <c r="E248" s="183"/>
       <c r="F248" s="38"/>
-      <c r="G248" s="131">
+      <c r="G248" s="125">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
     <row r="249" spans="1:7" ht="15" customHeight="1">
-      <c r="A249" s="53" t="s">
-[...6 lines deleted...]
-      <c r="D249" s="189">
+      <c r="A249" s="43" t="s">
+        <v>129</v>
+      </c>
+      <c r="B249" s="116" t="s">
+        <v>124</v>
+      </c>
+      <c r="C249" s="51"/>
+      <c r="D249" s="281">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="E249" s="281"/>
+      <c r="F249" s="40"/>
+      <c r="G249" s="126">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="250" spans="1:7" ht="15" customHeight="1">
+      <c r="A250" s="41" t="s">
+        <v>130</v>
+      </c>
+      <c r="B250" s="115" t="s">
+        <v>124</v>
+      </c>
+      <c r="C250" s="44"/>
+      <c r="D250" s="183">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="E250" s="183"/>
+      <c r="F250" s="38"/>
+      <c r="G250" s="125">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="251" spans="1:7" ht="15" customHeight="1">
+      <c r="A251" s="43" t="s">
+        <v>131</v>
+      </c>
+      <c r="B251" s="116" t="s">
+        <v>124</v>
+      </c>
+      <c r="C251" s="51"/>
+      <c r="D251" s="281">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="E251" s="281"/>
+      <c r="F251" s="40"/>
+      <c r="G251" s="126">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="252" spans="1:7" ht="15" customHeight="1">
+      <c r="A252" s="41" t="s">
+        <v>132</v>
+      </c>
+      <c r="B252" s="115" t="s">
+        <v>124</v>
+      </c>
+      <c r="C252" s="44"/>
+      <c r="D252" s="183">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="E252" s="183"/>
+      <c r="F252" s="38"/>
+      <c r="G252" s="125">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="253" spans="1:7" ht="15" customHeight="1">
+      <c r="A253" s="51" t="s">
+        <v>240</v>
+      </c>
+      <c r="B253" s="65" t="s">
+        <v>211</v>
+      </c>
+      <c r="C253" s="113"/>
+      <c r="D253" s="195">
         <v>40</v>
       </c>
-      <c r="E249" s="190"/>
-[...1 lines deleted...]
-      <c r="G249" s="132">
+      <c r="E253" s="196"/>
+      <c r="F253" s="40"/>
+      <c r="G253" s="126">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="250" spans="1:7" ht="15" customHeight="1">
-[...7 lines deleted...]
-      <c r="D250" s="187">
+    <row r="254" spans="1:7" ht="15" customHeight="1">
+      <c r="A254" s="44" t="s">
+        <v>241</v>
+      </c>
+      <c r="B254" s="64" t="s">
+        <v>212</v>
+      </c>
+      <c r="C254" s="113"/>
+      <c r="D254" s="193">
         <v>35.35</v>
       </c>
-      <c r="E250" s="188"/>
-[...1 lines deleted...]
-      <c r="G250" s="131">
+      <c r="E254" s="194"/>
+      <c r="F254" s="38"/>
+      <c r="G254" s="125">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="251" spans="1:7" ht="15" customHeight="1">
-[...3 lines deleted...]
-      <c r="B251" s="67">
+    <row r="255" spans="1:7" ht="15" customHeight="1">
+      <c r="A255" s="51" t="s">
+        <v>242</v>
+      </c>
+      <c r="B255" s="65">
         <v>4109</v>
       </c>
-      <c r="C251" s="60"/>
-      <c r="D251" s="189">
+      <c r="C255" s="58"/>
+      <c r="D255" s="195">
         <v>5.3</v>
       </c>
-      <c r="E251" s="190"/>
-[...1 lines deleted...]
-      <c r="G251" s="132">
+      <c r="E255" s="196"/>
+      <c r="F255" s="40"/>
+      <c r="G255" s="126">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
-    <row r="252" spans="1:7" ht="19" customHeight="1">
-[...88 lines deleted...]
-      </c>
+    <row r="256" spans="1:7" ht="19" customHeight="1">
+      <c r="A256" s="186" t="s">
+        <v>133</v>
+      </c>
+      <c r="B256" s="158"/>
+      <c r="C256" s="158"/>
+      <c r="D256" s="158"/>
+      <c r="E256" s="158"/>
+      <c r="F256" s="158"/>
+      <c r="G256" s="187"/>
     </row>
     <row r="257" spans="1:7">
       <c r="A257" s="41" t="s">
-        <v>170</v>
-[...7 lines deleted...]
-      <c r="D257" s="272">
+        <v>125</v>
+      </c>
+      <c r="B257" s="60" t="s">
+        <v>133</v>
+      </c>
+      <c r="C257" s="64" t="s">
+        <v>29</v>
+      </c>
+      <c r="D257" s="280">
         <v>0.36</v>
       </c>
-      <c r="E257" s="272"/>
+      <c r="E257" s="280"/>
       <c r="F257" s="38"/>
-      <c r="G257" s="131">
-        <f t="shared" si="10"/>
+      <c r="G257" s="125">
+        <f>D257*F257</f>
         <v>0</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258" s="43" t="s">
-        <v>171</v>
-[...7 lines deleted...]
-      <c r="D258" s="271">
+        <v>243</v>
+      </c>
+      <c r="B258" s="61" t="s">
+        <v>133</v>
+      </c>
+      <c r="C258" s="65" t="s">
+        <v>29</v>
+      </c>
+      <c r="D258" s="279">
         <v>0.36</v>
       </c>
-      <c r="E258" s="271"/>
+      <c r="E258" s="279"/>
       <c r="F258" s="40"/>
-      <c r="G258" s="132">
-        <f t="shared" si="10"/>
+      <c r="G258" s="126">
+        <f t="shared" ref="G258:G265" si="10">D258*F258</f>
         <v>0</v>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259" s="41" t="s">
-        <v>172</v>
-[...7 lines deleted...]
-      <c r="D259" s="272">
+        <v>126</v>
+      </c>
+      <c r="B259" s="60" t="s">
+        <v>133</v>
+      </c>
+      <c r="C259" s="64" t="s">
+        <v>29</v>
+      </c>
+      <c r="D259" s="280">
         <v>0.36</v>
       </c>
-      <c r="E259" s="272"/>
+      <c r="E259" s="280"/>
       <c r="F259" s="38"/>
-      <c r="G259" s="131">
+      <c r="G259" s="125">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260" s="43" t="s">
-        <v>173</v>
-[...7 lines deleted...]
-      <c r="D260" s="271">
+        <v>127</v>
+      </c>
+      <c r="B260" s="61" t="s">
+        <v>133</v>
+      </c>
+      <c r="C260" s="65" t="s">
+        <v>29</v>
+      </c>
+      <c r="D260" s="279">
         <v>0.36</v>
       </c>
-      <c r="E260" s="271"/>
+      <c r="E260" s="279"/>
       <c r="F260" s="40"/>
-      <c r="G260" s="132">
+      <c r="G260" s="126">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261" s="41" t="s">
-        <v>174</v>
-[...7 lines deleted...]
-      <c r="D261" s="272">
+        <v>128</v>
+      </c>
+      <c r="B261" s="60" t="s">
+        <v>133</v>
+      </c>
+      <c r="C261" s="64" t="s">
+        <v>29</v>
+      </c>
+      <c r="D261" s="280">
         <v>0.36</v>
       </c>
-      <c r="E261" s="272"/>
+      <c r="E261" s="280"/>
       <c r="F261" s="38"/>
-      <c r="G261" s="131">
+      <c r="G261" s="125">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
-    <row r="262" spans="1:7" ht="19" customHeight="1">
-[...8 lines deleted...]
-      <c r="G262" s="181"/>
+    <row r="262" spans="1:7">
+      <c r="A262" s="43" t="s">
+        <v>129</v>
+      </c>
+      <c r="B262" s="61" t="s">
+        <v>133</v>
+      </c>
+      <c r="C262" s="65" t="s">
+        <v>29</v>
+      </c>
+      <c r="D262" s="279">
+        <v>0.36</v>
+      </c>
+      <c r="E262" s="279"/>
+      <c r="F262" s="40"/>
+      <c r="G262" s="126">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
     </row>
     <row r="263" spans="1:7">
-      <c r="A263" s="56" t="s">
-[...2 lines deleted...]
-      <c r="B263" s="38">
+      <c r="A263" s="41" t="s">
+        <v>130</v>
+      </c>
+      <c r="B263" s="60" t="s">
+        <v>133</v>
+      </c>
+      <c r="C263" s="64" t="s">
+        <v>29</v>
+      </c>
+      <c r="D263" s="280">
+        <v>0.36</v>
+      </c>
+      <c r="E263" s="280"/>
+      <c r="F263" s="38"/>
+      <c r="G263" s="125">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="264" spans="1:7">
+      <c r="A264" s="43" t="s">
+        <v>131</v>
+      </c>
+      <c r="B264" s="61" t="s">
+        <v>133</v>
+      </c>
+      <c r="C264" s="65" t="s">
+        <v>29</v>
+      </c>
+      <c r="D264" s="279">
+        <v>0.36</v>
+      </c>
+      <c r="E264" s="279"/>
+      <c r="F264" s="40"/>
+      <c r="G264" s="126">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="265" spans="1:7">
+      <c r="A265" s="42" t="s">
+        <v>132</v>
+      </c>
+      <c r="B265" s="145" t="s">
+        <v>133</v>
+      </c>
+      <c r="C265" s="146" t="s">
+        <v>29</v>
+      </c>
+      <c r="D265" s="297">
+        <v>0.36</v>
+      </c>
+      <c r="E265" s="297"/>
+      <c r="F265" s="32"/>
+      <c r="G265" s="139">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="266" spans="1:7">
+      <c r="A266" s="94" t="s">
+        <v>143</v>
+      </c>
+      <c r="B266" s="95"/>
+      <c r="C266" s="96"/>
+      <c r="D266" s="95"/>
+      <c r="E266" s="95"/>
+      <c r="F266" s="164">
+        <f>SUM(G221:G265)</f>
+        <v>0</v>
+      </c>
+      <c r="G266" s="165"/>
+    </row>
+    <row r="267" spans="1:7">
+      <c r="A267" s="18"/>
+      <c r="B267" s="147"/>
+      <c r="C267" s="148"/>
+      <c r="D267" s="149"/>
+      <c r="E267" s="149"/>
+      <c r="F267" s="20"/>
+      <c r="G267" s="150"/>
+    </row>
+    <row r="268" spans="1:7" ht="19" customHeight="1">
+      <c r="A268" s="186" t="s">
+        <v>218</v>
+      </c>
+      <c r="B268" s="158"/>
+      <c r="C268" s="158"/>
+      <c r="D268" s="158"/>
+      <c r="E268" s="158"/>
+      <c r="F268" s="158"/>
+      <c r="G268" s="187"/>
+    </row>
+    <row r="269" spans="1:7">
+      <c r="A269" s="54" t="s">
+        <v>224</v>
+      </c>
+      <c r="B269" s="38">
         <v>6090</v>
       </c>
-      <c r="C263" s="38"/>
-      <c r="D263" s="199">
+      <c r="C269" s="38"/>
+      <c r="D269" s="205">
         <v>8.6999999999999993</v>
       </c>
-      <c r="E263" s="200"/>
-[...10 lines deleted...]
-      <c r="B264" s="40">
+      <c r="E269" s="206"/>
+      <c r="F269" s="38"/>
+      <c r="G269" s="125">
+        <f>D269*F269</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="270" spans="1:7" ht="15" customHeight="1">
+      <c r="A270" s="55" t="s">
+        <v>225</v>
+      </c>
+      <c r="B270" s="40">
         <v>6091</v>
       </c>
-      <c r="C264" s="40"/>
-      <c r="D264" s="264">
+      <c r="C270" s="40"/>
+      <c r="D270" s="272">
         <v>8.6999999999999993</v>
       </c>
-      <c r="E264" s="265"/>
-[...10 lines deleted...]
-      <c r="B265" s="38">
+      <c r="E270" s="273"/>
+      <c r="F270" s="40"/>
+      <c r="G270" s="126">
+        <f>D270*F270</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="271" spans="1:7" ht="15" customHeight="1">
+      <c r="A271" s="54" t="s">
+        <v>226</v>
+      </c>
+      <c r="B271" s="38">
         <v>6092</v>
       </c>
-      <c r="C265" s="38"/>
-      <c r="D265" s="199">
+      <c r="C271" s="38"/>
+      <c r="D271" s="205">
         <v>8.6999999999999993</v>
       </c>
-      <c r="E265" s="200"/>
-[...10 lines deleted...]
-      <c r="B266" s="40">
+      <c r="E271" s="206"/>
+      <c r="F271" s="38"/>
+      <c r="G271" s="125">
+        <f>D271*F271</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="272" spans="1:7">
+      <c r="A272" s="55" t="s">
+        <v>227</v>
+      </c>
+      <c r="B272" s="40">
         <v>6093</v>
       </c>
-      <c r="C266" s="40"/>
-      <c r="D266" s="264">
+      <c r="C272" s="40"/>
+      <c r="D272" s="272">
         <v>8.6999999999999993</v>
       </c>
-      <c r="E266" s="265"/>
-[...49 lines deleted...]
-      <c r="C270" s="11" t="s">
+      <c r="E272" s="273"/>
+      <c r="F272" s="40"/>
+      <c r="G272" s="126">
+        <f>D272*F272</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="273" spans="1:7" ht="16" customHeight="1">
+      <c r="A273" s="252" t="s">
+        <v>329</v>
+      </c>
+      <c r="B273" s="253"/>
+      <c r="C273" s="253"/>
+      <c r="D273" s="253"/>
+      <c r="E273" s="253"/>
+      <c r="F273" s="253"/>
+      <c r="G273" s="254"/>
+    </row>
+    <row r="274" spans="1:7" ht="12" customHeight="1">
+      <c r="A274" s="264" t="s">
+        <v>330</v>
+      </c>
+      <c r="B274" s="265"/>
+      <c r="C274" s="265"/>
+      <c r="D274" s="265"/>
+      <c r="E274" s="265"/>
+      <c r="F274" s="265"/>
+      <c r="G274" s="266"/>
+    </row>
+    <row r="275" spans="1:7" ht="24" customHeight="1">
+      <c r="A275" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="B275" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="C275" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="D270" s="178" t="s">
+      <c r="D275" s="184" t="s">
         <v>1</v>
       </c>
-      <c r="E270" s="179"/>
-      <c r="F270" s="12" t="s">
+      <c r="E275" s="185"/>
+      <c r="F275" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="G270" s="12" t="s">
+      <c r="G275" s="12" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="271" spans="1:7" ht="16" customHeight="1">
-[...7 lines deleted...]
-      <c r="D271" s="187">
+    <row r="276" spans="1:7" ht="16" customHeight="1">
+      <c r="A276" s="59" t="s">
+        <v>134</v>
+      </c>
+      <c r="B276" s="38" t="s">
+        <v>237</v>
+      </c>
+      <c r="C276" s="38"/>
+      <c r="D276" s="193">
         <v>3.76</v>
       </c>
-      <c r="E271" s="188"/>
-[...12 lines deleted...]
-      <c r="D272" s="189">
+      <c r="E276" s="194"/>
+      <c r="F276" s="38"/>
+      <c r="G276" s="125">
+        <f>D276*F276</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="277" spans="1:7" ht="16" customHeight="1">
+      <c r="A277" s="55" t="s">
+        <v>135</v>
+      </c>
+      <c r="B277" s="40"/>
+      <c r="C277" s="40"/>
+      <c r="D277" s="195">
         <v>3.76</v>
       </c>
-      <c r="E272" s="190"/>
-[...12 lines deleted...]
-      <c r="D273" s="187">
+      <c r="E277" s="196"/>
+      <c r="F277" s="40"/>
+      <c r="G277" s="126">
+        <f t="shared" ref="G277:G283" si="11">D277*F277</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="278" spans="1:7" ht="16" customHeight="1">
+      <c r="A278" s="54" t="s">
+        <v>135</v>
+      </c>
+      <c r="B278" s="38"/>
+      <c r="C278" s="38"/>
+      <c r="D278" s="193">
         <v>3.76</v>
       </c>
-      <c r="E273" s="188"/>
-[...1 lines deleted...]
-      <c r="G273" s="131">
+      <c r="E278" s="194"/>
+      <c r="F278" s="38"/>
+      <c r="G278" s="125">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
     </row>
-    <row r="274" spans="1:7" ht="16" customHeight="1">
-[...5 lines deleted...]
-      <c r="D274" s="189">
+    <row r="279" spans="1:7" ht="16" customHeight="1">
+      <c r="A279" s="51" t="s">
+        <v>135</v>
+      </c>
+      <c r="B279" s="40"/>
+      <c r="C279" s="40"/>
+      <c r="D279" s="195">
         <v>3.76</v>
       </c>
-      <c r="E274" s="190"/>
-[...1 lines deleted...]
-      <c r="G274" s="132">
+      <c r="E279" s="196"/>
+      <c r="F279" s="40"/>
+      <c r="G279" s="126">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
     </row>
-    <row r="275" spans="1:7" ht="16" customHeight="1">
-[...5 lines deleted...]
-      <c r="D275" s="187">
+    <row r="280" spans="1:7" ht="16" customHeight="1">
+      <c r="A280" s="54" t="s">
+        <v>135</v>
+      </c>
+      <c r="B280" s="38"/>
+      <c r="C280" s="38"/>
+      <c r="D280" s="193">
         <v>3.76</v>
       </c>
-      <c r="E275" s="188"/>
-[...1 lines deleted...]
-      <c r="G275" s="131">
+      <c r="E280" s="194"/>
+      <c r="F280" s="38"/>
+      <c r="G280" s="125">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
     </row>
-    <row r="276" spans="1:7" ht="16" customHeight="1">
-[...5 lines deleted...]
-      <c r="D276" s="189">
+    <row r="281" spans="1:7" ht="16" customHeight="1">
+      <c r="A281" s="55" t="s">
+        <v>135</v>
+      </c>
+      <c r="B281" s="40"/>
+      <c r="C281" s="40"/>
+      <c r="D281" s="195">
         <v>3.76</v>
       </c>
-      <c r="E276" s="190"/>
-[...1 lines deleted...]
-      <c r="G276" s="132">
+      <c r="E281" s="196"/>
+      <c r="F281" s="40"/>
+      <c r="G281" s="126">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
     </row>
-    <row r="277" spans="1:7" ht="16" customHeight="1">
-[...5 lines deleted...]
-      <c r="D277" s="187">
+    <row r="282" spans="1:7" ht="16" customHeight="1">
+      <c r="A282" s="54" t="s">
+        <v>135</v>
+      </c>
+      <c r="B282" s="38"/>
+      <c r="C282" s="38"/>
+      <c r="D282" s="193">
         <v>3.76</v>
       </c>
-      <c r="E277" s="188"/>
-[...1 lines deleted...]
-      <c r="G277" s="131">
+      <c r="E282" s="194"/>
+      <c r="F282" s="38"/>
+      <c r="G282" s="125">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
     </row>
-    <row r="278" spans="1:7" ht="16" customHeight="1">
-[...5 lines deleted...]
-      <c r="D278" s="189">
+    <row r="283" spans="1:7" ht="16" customHeight="1">
+      <c r="A283" s="51" t="s">
+        <v>135</v>
+      </c>
+      <c r="B283" s="40"/>
+      <c r="C283" s="40"/>
+      <c r="D283" s="195">
         <v>3.76</v>
       </c>
-      <c r="E278" s="190"/>
-[...1 lines deleted...]
-      <c r="G278" s="132">
+      <c r="E283" s="196"/>
+      <c r="F283" s="40"/>
+      <c r="G283" s="126">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
     </row>
-    <row r="279" spans="1:7" ht="16" customHeight="1">
-[...5 lines deleted...]
-      <c r="D279" s="187">
+    <row r="284" spans="1:7" ht="16" customHeight="1">
+      <c r="A284" s="54" t="s">
+        <v>135</v>
+      </c>
+      <c r="B284" s="38"/>
+      <c r="C284" s="38"/>
+      <c r="D284" s="193">
         <v>3.76</v>
       </c>
-      <c r="E279" s="188"/>
-[...12 lines deleted...]
-      <c r="D280" s="189">
+      <c r="E284" s="194"/>
+      <c r="F284" s="38"/>
+      <c r="G284" s="125">
+        <f t="shared" ref="G284:G285" si="12">D284*F284</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="285" spans="1:7" ht="16" customHeight="1">
+      <c r="A285" s="51" t="s">
+        <v>135</v>
+      </c>
+      <c r="B285" s="40"/>
+      <c r="C285" s="40"/>
+      <c r="D285" s="195">
         <v>3.76</v>
       </c>
-      <c r="E280" s="190"/>
-[...1 lines deleted...]
-      <c r="G280" s="132">
+      <c r="E285" s="196"/>
+      <c r="F285" s="40"/>
+      <c r="G285" s="126">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
-    <row r="281" spans="1:7" ht="16" customHeight="1">
-[...5 lines deleted...]
-      <c r="D281" s="187">
+    <row r="286" spans="1:7" ht="16" customHeight="1">
+      <c r="A286" s="54" t="s">
+        <v>135</v>
+      </c>
+      <c r="B286" s="38"/>
+      <c r="C286" s="38"/>
+      <c r="D286" s="193">
         <v>3.76</v>
       </c>
-      <c r="E281" s="188"/>
-[...12 lines deleted...]
-      <c r="D282" s="189">
+      <c r="E286" s="194"/>
+      <c r="F286" s="38"/>
+      <c r="G286" s="125">
+        <f t="shared" ref="G286:G287" si="13">D286*F286</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="287" spans="1:7" ht="16" customHeight="1">
+      <c r="A287" s="51" t="s">
+        <v>135</v>
+      </c>
+      <c r="B287" s="40"/>
+      <c r="C287" s="40"/>
+      <c r="D287" s="195">
         <v>3.76</v>
       </c>
-      <c r="E282" s="190"/>
-[...1 lines deleted...]
-      <c r="G282" s="132">
+      <c r="E287" s="196"/>
+      <c r="F287" s="40"/>
+      <c r="G287" s="126">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
     </row>
-    <row r="283" spans="1:7" ht="20" customHeight="1">
-[...17 lines deleted...]
-      <c r="C284" s="11" t="s">
+    <row r="288" spans="1:7" ht="20" customHeight="1">
+      <c r="A288" s="186" t="s">
+        <v>248</v>
+      </c>
+      <c r="B288" s="158"/>
+      <c r="C288" s="158"/>
+      <c r="D288" s="158"/>
+      <c r="E288" s="158"/>
+      <c r="F288" s="158"/>
+      <c r="G288" s="187"/>
+    </row>
+    <row r="289" spans="1:7" ht="24">
+      <c r="A289" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="B289" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="C289" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="D284" s="178" t="s">
+      <c r="D289" s="184" t="s">
         <v>1</v>
       </c>
-      <c r="E284" s="179"/>
-      <c r="F284" s="12" t="s">
+      <c r="E289" s="185"/>
+      <c r="F289" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="G284" s="12" t="s">
+      <c r="G289" s="12" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="285" spans="1:7">
-[...7 lines deleted...]
-      <c r="D285" s="187">
+    <row r="290" spans="1:7">
+      <c r="A290" s="59" t="s">
+        <v>134</v>
+      </c>
+      <c r="B290" s="38"/>
+      <c r="C290" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="D290" s="193">
         <v>12.19</v>
       </c>
-      <c r="E285" s="188"/>
-[...14 lines deleted...]
-      <c r="D286" s="189">
+      <c r="E290" s="194"/>
+      <c r="F290" s="38"/>
+      <c r="G290" s="125">
+        <f>D290*F290</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="291" spans="1:7">
+      <c r="A291" s="55" t="s">
+        <v>135</v>
+      </c>
+      <c r="B291" s="40"/>
+      <c r="C291" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="D291" s="195">
         <v>12.19</v>
       </c>
-      <c r="E286" s="190"/>
-[...14 lines deleted...]
-      <c r="D287" s="187">
+      <c r="E291" s="196"/>
+      <c r="F291" s="40"/>
+      <c r="G291" s="126">
+        <f t="shared" ref="G291:G294" si="14">D291*F291</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="292" spans="1:7">
+      <c r="A292" s="54" t="s">
+        <v>135</v>
+      </c>
+      <c r="B292" s="38"/>
+      <c r="C292" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="D292" s="193">
         <v>12.19</v>
       </c>
-      <c r="E287" s="188"/>
-[...1 lines deleted...]
-      <c r="G287" s="131">
+      <c r="E292" s="194"/>
+      <c r="F292" s="38"/>
+      <c r="G292" s="125">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
-    <row r="288" spans="1:7">
-[...7 lines deleted...]
-      <c r="D288" s="189">
+    <row r="293" spans="1:7">
+      <c r="A293" s="55" t="s">
+        <v>135</v>
+      </c>
+      <c r="B293" s="40"/>
+      <c r="C293" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="D293" s="195">
         <v>12.19</v>
       </c>
-      <c r="E288" s="190"/>
-[...1 lines deleted...]
-      <c r="G288" s="132">
+      <c r="E293" s="196"/>
+      <c r="F293" s="40"/>
+      <c r="G293" s="126">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
-    <row r="289" spans="1:7">
-[...7 lines deleted...]
-      <c r="D289" s="187">
+    <row r="294" spans="1:7">
+      <c r="A294" s="54" t="s">
+        <v>135</v>
+      </c>
+      <c r="B294" s="38"/>
+      <c r="C294" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="D294" s="193">
         <v>12.19</v>
       </c>
-      <c r="E289" s="188"/>
-[...1 lines deleted...]
-      <c r="G289" s="131">
+      <c r="E294" s="194"/>
+      <c r="F294" s="38"/>
+      <c r="G294" s="125">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
     </row>
-    <row r="290" spans="1:7">
-[...7 lines deleted...]
-      <c r="D290" s="189">
+    <row r="295" spans="1:7">
+      <c r="A295" s="55" t="s">
+        <v>135</v>
+      </c>
+      <c r="B295" s="40"/>
+      <c r="C295" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="D295" s="195">
         <v>12.19</v>
       </c>
-      <c r="E290" s="190"/>
-[...14 lines deleted...]
-      <c r="D291" s="187">
+      <c r="E295" s="196"/>
+      <c r="F295" s="40"/>
+      <c r="G295" s="126">
+        <f t="shared" ref="G295" si="15">D295*F295</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="296" spans="1:7">
+      <c r="A296" s="54" t="s">
+        <v>135</v>
+      </c>
+      <c r="B296" s="38"/>
+      <c r="C296" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="D296" s="193">
         <v>12.19</v>
       </c>
-      <c r="E291" s="188"/>
-[...63 lines deleted...]
-      <c r="D295" s="286" t="s">
+      <c r="E296" s="194"/>
+      <c r="F296" s="38"/>
+      <c r="G296" s="125">
+        <f t="shared" ref="G296" si="16">D296*F296</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="297" spans="1:7" ht="20" customHeight="1">
+      <c r="A297" s="186" t="s">
+        <v>247</v>
+      </c>
+      <c r="B297" s="158"/>
+      <c r="C297" s="158"/>
+      <c r="D297" s="158"/>
+      <c r="E297" s="158"/>
+      <c r="F297" s="158"/>
+      <c r="G297" s="187"/>
+    </row>
+    <row r="298" spans="1:7">
+      <c r="A298" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="B298" s="14" t="s">
+        <v>136</v>
+      </c>
+      <c r="C298" s="14" t="s">
+        <v>135</v>
+      </c>
+      <c r="D298" s="295" t="s">
         <v>1</v>
       </c>
-      <c r="E295" s="287"/>
-      <c r="F295" s="15" t="s">
+      <c r="E298" s="296"/>
+      <c r="F298" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="G295" s="15" t="s">
+      <c r="G298" s="15" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="296" spans="1:7">
-[...5 lines deleted...]
-      <c r="D296" s="136">
+    <row r="299" spans="1:7">
+      <c r="A299" s="70" t="s">
+        <v>134</v>
+      </c>
+      <c r="B299" s="71"/>
+      <c r="C299" s="72"/>
+      <c r="D299" s="130">
         <v>24.73</v>
       </c>
-      <c r="E296" s="136">
+      <c r="E299" s="130">
         <v>20.13</v>
       </c>
-      <c r="F296" s="133"/>
-[...11 lines deleted...]
-      <c r="D297" s="137">
+      <c r="F299" s="127"/>
+      <c r="G299" s="125">
+        <f>IF(SUM(F299:F305) &gt; 24,E299 * F299, D299* F299)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="300" spans="1:7">
+      <c r="A300" s="73" t="s">
+        <v>135</v>
+      </c>
+      <c r="B300" s="74"/>
+      <c r="C300" s="74"/>
+      <c r="D300" s="131">
         <v>24.73</v>
       </c>
-      <c r="E297" s="137">
+      <c r="E300" s="131">
         <v>20.13</v>
       </c>
-      <c r="F297" s="134"/>
-[...55 lines deleted...]
-        <f>IF(SUM(F296:F304) &gt; 24,E300 * F300, D300* F300)</f>
+      <c r="F300" s="128"/>
+      <c r="G300" s="126">
+        <f>IF(SUM(F299:F305) &gt; 24,E300 * F300, D300* F300)</f>
         <v>0</v>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="A301" s="75" t="s">
-        <v>178</v>
+        <v>135</v>
       </c>
       <c r="B301" s="76"/>
       <c r="C301" s="76"/>
-      <c r="D301" s="137">
+      <c r="D301" s="130">
         <v>24.73</v>
       </c>
-      <c r="E301" s="137">
+      <c r="E301" s="130">
         <v>20.13</v>
       </c>
-      <c r="F301" s="134"/>
-[...1 lines deleted...]
-        <f>IF(SUM(F296:F304) &gt; 24,E301 * F301, D301* F301)</f>
+      <c r="F301" s="129"/>
+      <c r="G301" s="125">
+        <f>IF(SUM(F299:F305) &gt; 24,E301 * F301, D301* F301)</f>
         <v>0</v>
       </c>
     </row>
     <row r="302" spans="1:7">
       <c r="A302" s="77" t="s">
-        <v>178</v>
-[...3 lines deleted...]
-      <c r="D302" s="136">
+        <v>135</v>
+      </c>
+      <c r="B302" s="74"/>
+      <c r="C302" s="74"/>
+      <c r="D302" s="131">
         <v>24.73</v>
       </c>
-      <c r="E302" s="136">
+      <c r="E302" s="131">
         <v>20.13</v>
       </c>
-      <c r="F302" s="135"/>
-[...1 lines deleted...]
-        <f>IF(SUM(F296:F304) &gt; 24,E302 * F302, D302* F302)</f>
+      <c r="F302" s="128"/>
+      <c r="G302" s="126">
+        <f>IF(SUM(F299:F305) &gt; 24,E302 * F302, D302* F302)</f>
         <v>0</v>
       </c>
     </row>
     <row r="303" spans="1:7">
-      <c r="A303" s="53" t="s">
-        <v>178</v>
+      <c r="A303" s="75" t="s">
+        <v>135</v>
       </c>
       <c r="B303" s="76"/>
       <c r="C303" s="76"/>
-      <c r="D303" s="137">
+      <c r="D303" s="130">
         <v>24.73</v>
       </c>
-      <c r="E303" s="137">
+      <c r="E303" s="130">
         <v>20.13</v>
       </c>
-      <c r="F303" s="134"/>
-[...1 lines deleted...]
-        <f>IF(SUM(F296:F304) &gt; 24,E303 * F303, D303* F303)</f>
+      <c r="F303" s="129"/>
+      <c r="G303" s="125">
+        <f>IF(SUM(F299:F305) &gt; 24,E303 * F303, D303* F303)</f>
         <v>0</v>
       </c>
     </row>
     <row r="304" spans="1:7">
-      <c r="A304" s="77" t="s">
-[...4 lines deleted...]
-      <c r="D304" s="136">
+      <c r="A304" s="73" t="s">
+        <v>135</v>
+      </c>
+      <c r="B304" s="74"/>
+      <c r="C304" s="74"/>
+      <c r="D304" s="131">
         <v>24.73</v>
       </c>
-      <c r="E304" s="136">
+      <c r="E304" s="131">
         <v>20.13</v>
       </c>
-      <c r="F304" s="135"/>
-[...1 lines deleted...]
-        <f>IF(SUM(F296:F304) &gt; 24,E304 * F304, D304* F304)</f>
+      <c r="F304" s="128"/>
+      <c r="G304" s="126">
+        <f>IF(SUM(F299:F305) &gt; 24,E304 * F304, D304* F304)</f>
         <v>0</v>
       </c>
     </row>
     <row r="305" spans="1:7">
-      <c r="A305" s="97" t="s">
-[...23 lines deleted...]
-    </row>
+      <c r="A305" s="75" t="s">
+        <v>135</v>
+      </c>
+      <c r="B305" s="76"/>
+      <c r="C305" s="76"/>
+      <c r="D305" s="130">
+        <v>24.73</v>
+      </c>
+      <c r="E305" s="130">
+        <v>20.13</v>
+      </c>
+      <c r="F305" s="129"/>
+      <c r="G305" s="125">
+        <f>IF(SUM(F299:F305) &gt; 24,E305 * F305, D305* F305)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="306" spans="1:7">
+      <c r="A306" s="94" t="s">
+        <v>144</v>
+      </c>
+      <c r="B306" s="95"/>
+      <c r="C306" s="96"/>
+      <c r="D306" s="95"/>
+      <c r="E306" s="95"/>
+      <c r="F306" s="170">
+        <f>SUM(G268:G305)</f>
+        <v>0</v>
+      </c>
+      <c r="G306" s="171"/>
+    </row>
+    <row r="307" spans="1:7" ht="17" thickBot="1"/>
     <row r="308" spans="1:7">
-      <c r="A308" s="69" t="s">
-[...9 lines deleted...]
-      <c r="G308" s="268"/>
+      <c r="A308" s="292" t="s">
+        <v>219</v>
+      </c>
+      <c r="B308" s="293"/>
+      <c r="C308" s="293"/>
+      <c r="D308" s="293"/>
+      <c r="E308" s="293"/>
+      <c r="F308" s="293"/>
+      <c r="G308" s="294"/>
     </row>
     <row r="309" spans="1:7">
-      <c r="A309" s="69" t="s">
-[...9 lines deleted...]
-      <c r="G309" s="268"/>
+      <c r="A309" s="67" t="s">
+        <v>231</v>
+      </c>
+      <c r="B309" s="66"/>
+      <c r="C309" s="275" t="s">
+        <v>232</v>
+      </c>
+      <c r="D309" s="275"/>
+      <c r="E309" s="275"/>
+      <c r="F309" s="275"/>
+      <c r="G309" s="276"/>
     </row>
     <row r="310" spans="1:7">
-      <c r="A310" s="69" t="s">
-[...9 lines deleted...]
-      <c r="G310" s="268"/>
+      <c r="A310" s="67" t="s">
+        <v>233</v>
+      </c>
+      <c r="B310" s="66"/>
+      <c r="C310" s="275" t="s">
+        <v>223</v>
+      </c>
+      <c r="D310" s="275"/>
+      <c r="E310" s="275"/>
+      <c r="F310" s="275"/>
+      <c r="G310" s="276"/>
     </row>
     <row r="311" spans="1:7">
-      <c r="A311" s="69" t="s">
-[...18 lines deleted...]
-      <c r="G312" s="247"/>
+      <c r="A311" s="67" t="s">
+        <v>238</v>
+      </c>
+      <c r="B311" s="66"/>
+      <c r="C311" s="275" t="s">
+        <v>222</v>
+      </c>
+      <c r="D311" s="275"/>
+      <c r="E311" s="275"/>
+      <c r="F311" s="275"/>
+      <c r="G311" s="276"/>
+    </row>
+    <row r="312" spans="1:7">
+      <c r="A312" s="67" t="s">
+        <v>221</v>
+      </c>
+      <c r="B312" s="66"/>
+      <c r="C312" s="277"/>
+      <c r="D312" s="277"/>
+      <c r="E312" s="277"/>
+      <c r="F312" s="277"/>
+      <c r="G312" s="278"/>
+    </row>
+    <row r="313" spans="1:7" ht="17" thickBot="1">
+      <c r="A313" s="68" t="s">
+        <v>220</v>
+      </c>
+      <c r="B313" s="69"/>
+      <c r="C313" s="262"/>
+      <c r="D313" s="262"/>
+      <c r="E313" s="262"/>
+      <c r="F313" s="262"/>
+      <c r="G313" s="263"/>
     </row>
     <row r="314" spans="1:7">
-      <c r="A314" s="80" t="s">
-        <v>188</v>
+      <c r="A314" s="78" t="s">
+        <v>145</v>
       </c>
       <c r="B314" s="3"/>
       <c r="C314" s="4"/>
       <c r="D314" s="7"/>
       <c r="E314" s="7" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="F314" s="259">
+        <v>146</v>
+      </c>
+      <c r="F314" s="267">
         <f>F45</f>
         <v>0</v>
       </c>
-      <c r="G314" s="259"/>
+      <c r="G314" s="267"/>
     </row>
     <row r="315" spans="1:7">
       <c r="A315" s="6" t="s">
-        <v>290</v>
+        <v>229</v>
       </c>
       <c r="B315" s="3"/>
       <c r="C315" s="4"/>
       <c r="D315" s="7"/>
       <c r="E315" s="7" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="F315" s="259">
+        <v>147</v>
+      </c>
+      <c r="F315" s="267">
         <f>F88</f>
         <v>0</v>
       </c>
-      <c r="G315" s="259"/>
+      <c r="G315" s="267"/>
     </row>
     <row r="316" spans="1:7">
       <c r="A316" s="6" t="s">
-        <v>349</v>
+        <v>267</v>
       </c>
       <c r="B316" s="3"/>
       <c r="C316" s="4"/>
       <c r="D316" s="7"/>
       <c r="E316" s="7" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="F316" s="259">
+        <v>148</v>
+      </c>
+      <c r="F316" s="267">
         <f>F124</f>
         <v>0</v>
       </c>
-      <c r="G316" s="259"/>
+      <c r="G316" s="267"/>
     </row>
     <row r="317" spans="1:7">
       <c r="A317" s="6" t="s">
-        <v>348</v>
+        <v>266</v>
       </c>
       <c r="B317" s="3"/>
       <c r="C317" s="4"/>
       <c r="D317" s="7"/>
       <c r="E317" s="7" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="F317" s="259">
+        <v>149</v>
+      </c>
+      <c r="F317" s="267">
         <f>F171</f>
         <v>0</v>
       </c>
-      <c r="G317" s="259"/>
+      <c r="G317" s="267"/>
     </row>
     <row r="318" spans="1:7">
       <c r="A318" s="6" t="s">
-        <v>347</v>
+        <v>265</v>
       </c>
       <c r="B318" s="3"/>
       <c r="C318" s="4"/>
       <c r="D318" s="7"/>
       <c r="E318" s="7" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="F318" s="259">
+        <v>150</v>
+      </c>
+      <c r="F318" s="267">
         <f>F220</f>
         <v>0</v>
       </c>
-      <c r="G318" s="259"/>
+      <c r="G318" s="267"/>
     </row>
     <row r="319" spans="1:7">
       <c r="A319" s="6" t="s">
-        <v>346</v>
+        <v>264</v>
       </c>
       <c r="B319" s="3"/>
       <c r="C319" s="4"/>
       <c r="D319" s="7"/>
       <c r="E319" s="7" t="s">
-        <v>194</v>
-[...5 lines deleted...]
-      <c r="G319" s="259"/>
+        <v>151</v>
+      </c>
+      <c r="F319" s="267">
+        <f>F266</f>
+        <v>0</v>
+      </c>
+      <c r="G319" s="267"/>
     </row>
     <row r="320" spans="1:7">
       <c r="B320" s="3"/>
       <c r="C320" s="4"/>
       <c r="D320" s="7"/>
       <c r="E320" s="7" t="s">
-        <v>195</v>
-[...5 lines deleted...]
-      <c r="G320" s="259"/>
+        <v>152</v>
+      </c>
+      <c r="F320" s="267">
+        <f>F306</f>
+        <v>0</v>
+      </c>
+      <c r="G320" s="267"/>
     </row>
     <row r="321" spans="1:7">
-      <c r="A321" s="80" t="s">
-        <v>197</v>
+      <c r="A321" s="78" t="s">
+        <v>154</v>
       </c>
       <c r="B321" s="3"/>
       <c r="C321" s="3"/>
-      <c r="D321" s="81"/>
+      <c r="D321" s="79"/>
       <c r="E321" s="4"/>
-      <c r="F321" s="261"/>
-      <c r="G321" s="261"/>
+      <c r="F321" s="269"/>
+      <c r="G321" s="269"/>
     </row>
     <row r="322" spans="1:7">
       <c r="A322" s="6" t="s">
-        <v>290</v>
+        <v>229</v>
       </c>
       <c r="B322" s="3"/>
       <c r="C322" s="3"/>
-      <c r="D322" s="81"/>
-[...3 lines deleted...]
-      <c r="F322" s="259">
+      <c r="D322" s="79"/>
+      <c r="E322" s="80" t="s">
+        <v>153</v>
+      </c>
+      <c r="F322" s="267">
         <f>SUM(F314:F320)</f>
         <v>0</v>
       </c>
-      <c r="G322" s="259"/>
+      <c r="G322" s="267"/>
     </row>
     <row r="323" spans="1:7">
       <c r="A323" s="6" t="s">
-        <v>345</v>
+        <v>263</v>
       </c>
       <c r="B323" s="3"/>
       <c r="C323" s="3"/>
-      <c r="D323" s="81"/>
+      <c r="D323" s="79"/>
       <c r="E323" s="4"/>
-      <c r="F323" s="260"/>
-      <c r="G323" s="260"/>
+      <c r="F323" s="268"/>
+      <c r="G323" s="268"/>
     </row>
     <row r="324" spans="1:7">
       <c r="A324" s="6" t="s">
-        <v>344</v>
+        <v>262</v>
       </c>
       <c r="B324" s="3"/>
       <c r="C324" s="3"/>
       <c r="D324" s="3"/>
       <c r="E324" s="7" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="F324" s="259">
+        <v>155</v>
+      </c>
+      <c r="F324" s="267">
         <f>IF(F322&gt;=1000,F322*0.21, IF(F322&gt;=500, F322*0.15,  IF(F322&gt;=150, F322*0.09, 0)))</f>
         <v>0</v>
       </c>
-      <c r="G324" s="259">
+      <c r="G324" s="267">
         <f t="shared" ref="G324" si="17">IF(F324 &gt; 99,E324 * F324, D324* F324)</f>
         <v>0</v>
       </c>
     </row>
     <row r="325" spans="1:7">
       <c r="A325" s="6" t="s">
-        <v>343</v>
+        <v>261</v>
       </c>
       <c r="B325" s="3"/>
       <c r="C325" s="3"/>
       <c r="D325" s="3"/>
       <c r="E325" s="4"/>
-      <c r="F325" s="261"/>
-      <c r="G325" s="261"/>
+      <c r="F325" s="269"/>
+      <c r="G325" s="269"/>
     </row>
     <row r="326" spans="1:7">
       <c r="A326" s="6" t="s">
-        <v>342</v>
+        <v>260</v>
       </c>
       <c r="B326" s="3"/>
       <c r="C326" s="3"/>
       <c r="D326" s="3"/>
       <c r="E326" s="7" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="F326" s="259" t="str">
+        <v>156</v>
+      </c>
+      <c r="F326" s="267" t="str">
         <f>IF(F322&gt;=500.01,F322*0.05,IF(F322&gt;=50.01,F322*0.2,IF(F322&gt;=25,10,IF(F322&gt;=0.01,8,""))))</f>
         <v/>
       </c>
-      <c r="G326" s="259" t="e">
+      <c r="G326" s="267" t="e">
         <f t="shared" ref="G326" si="18">IF(F326 &gt; 99,E326 * F326, D326* F326)</f>
         <v>#VALUE!</v>
       </c>
     </row>
     <row r="327" spans="1:7">
       <c r="A327" s="2"/>
       <c r="B327" s="3"/>
       <c r="C327" s="3"/>
-      <c r="E327" s="123" t="s">
-[...3 lines deleted...]
-      <c r="G327" s="261"/>
+      <c r="E327" s="117" t="s">
+        <v>245</v>
+      </c>
+      <c r="F327" s="269"/>
+      <c r="G327" s="269"/>
     </row>
     <row r="328" spans="1:7">
-      <c r="A328" s="146" t="s">
-[...3 lines deleted...]
-      <c r="C328" s="143"/>
+      <c r="A328" s="152" t="s">
+        <v>270</v>
+      </c>
+      <c r="B328" s="136"/>
+      <c r="C328" s="137"/>
       <c r="D328" s="3"/>
-      <c r="E328" s="144"/>
-[...1 lines deleted...]
-      <c r="G328" s="262"/>
+      <c r="E328" s="138"/>
+      <c r="F328" s="270"/>
+      <c r="G328" s="270"/>
     </row>
     <row r="329" spans="1:7" ht="16" customHeight="1" thickBot="1">
-      <c r="A329" s="146"/>
+      <c r="A329" s="152"/>
       <c r="B329" s="3"/>
-      <c r="C329" s="141"/>
+      <c r="C329" s="135"/>
       <c r="D329" s="3"/>
-      <c r="E329" s="82" t="s">
-[...2 lines deleted...]
-      <c r="F329" s="263">
+      <c r="E329" s="80" t="s">
+        <v>157</v>
+      </c>
+      <c r="F329" s="271">
         <f>(SUM(F322, F326))-F324</f>
         <v>0</v>
       </c>
-      <c r="G329" s="263"/>
+      <c r="G329" s="271"/>
     </row>
     <row r="330" spans="1:7">
-      <c r="A330" s="146"/>
+      <c r="A330" s="152"/>
       <c r="B330" s="3"/>
       <c r="C330" s="3"/>
     </row>
     <row r="331" spans="1:7">
-      <c r="A331" s="146"/>
+      <c r="A331" s="152"/>
       <c r="B331" s="3"/>
       <c r="C331" s="3"/>
       <c r="D331" s="3"/>
       <c r="E331" s="3"/>
       <c r="F331" s="3"/>
       <c r="G331" s="2"/>
     </row>
     <row r="332" spans="1:7">
-      <c r="A332" s="146"/>
+      <c r="A332" s="152"/>
       <c r="B332" s="3"/>
       <c r="C332" s="3"/>
       <c r="D332" s="3"/>
       <c r="E332" s="3"/>
       <c r="F332" s="3"/>
       <c r="G332" s="2"/>
     </row>
     <row r="333" spans="1:7" ht="10" customHeight="1">
-      <c r="A333" s="252"/>
-[...5 lines deleted...]
-      <c r="G333" s="252"/>
+      <c r="A333" s="258"/>
+      <c r="B333" s="258"/>
+      <c r="C333" s="258"/>
+      <c r="D333" s="258"/>
+      <c r="E333" s="258"/>
+      <c r="F333" s="258"/>
+      <c r="G333" s="258"/>
     </row>
     <row r="334" spans="1:7" ht="12" customHeight="1">
-      <c r="A334" s="255" t="s">
-[...7 lines deleted...]
-      <c r="G334" s="255"/>
+      <c r="A334" s="261" t="s">
+        <v>246</v>
+      </c>
+      <c r="B334" s="261"/>
+      <c r="C334" s="261"/>
+      <c r="D334" s="261"/>
+      <c r="E334" s="261"/>
+      <c r="F334" s="261"/>
+      <c r="G334" s="261"/>
     </row>
     <row r="335" spans="1:7" ht="12" customHeight="1">
-      <c r="A335" s="255"/>
-[...5 lines deleted...]
-      <c r="G335" s="255"/>
+      <c r="A335" s="261"/>
+      <c r="B335" s="261"/>
+      <c r="C335" s="261"/>
+      <c r="D335" s="261"/>
+      <c r="E335" s="261"/>
+      <c r="F335" s="261"/>
+      <c r="G335" s="261"/>
     </row>
     <row r="336" spans="1:7" ht="10" customHeight="1" thickBot="1">
       <c r="A336" s="16"/>
       <c r="B336" s="17"/>
       <c r="C336" s="17"/>
       <c r="D336" s="17"/>
       <c r="E336" s="17"/>
       <c r="F336" s="17"/>
       <c r="G336" s="16"/>
     </row>
     <row r="337" spans="1:7" ht="10" customHeight="1" thickTop="1"/>
     <row r="338" spans="1:7" ht="18" customHeight="1">
       <c r="A338" s="19" t="s">
-        <v>201</v>
+        <v>158</v>
       </c>
       <c r="B338" s="20"/>
       <c r="C338" s="20"/>
       <c r="D338" s="20"/>
       <c r="E338" s="20"/>
       <c r="F338" s="20"/>
       <c r="G338" s="18"/>
     </row>
     <row r="339" spans="1:7" ht="18" customHeight="1">
       <c r="A339" s="21" t="s">
-        <v>210</v>
-[...6 lines deleted...]
-      <c r="G339" s="249"/>
+        <v>167</v>
+      </c>
+      <c r="B339" s="255"/>
+      <c r="C339" s="255"/>
+      <c r="D339" s="255"/>
+      <c r="E339" s="255"/>
+      <c r="F339" s="255"/>
+      <c r="G339" s="255"/>
     </row>
     <row r="340" spans="1:7" ht="18" customHeight="1">
       <c r="A340" s="21" t="s">
-        <v>214</v>
-[...6 lines deleted...]
-      <c r="G340" s="253"/>
+        <v>171</v>
+      </c>
+      <c r="B340" s="259"/>
+      <c r="C340" s="259"/>
+      <c r="D340" s="259"/>
+      <c r="E340" s="259"/>
+      <c r="F340" s="259"/>
+      <c r="G340" s="259"/>
     </row>
     <row r="341" spans="1:7" ht="18" customHeight="1">
       <c r="A341" s="21" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="C341" s="249"/>
+        <v>159</v>
+      </c>
+      <c r="B341" s="255"/>
+      <c r="C341" s="255"/>
       <c r="D341" s="22" t="s">
-        <v>203</v>
+        <v>160</v>
       </c>
       <c r="E341" s="23"/>
       <c r="F341" s="22" t="s">
-        <v>206</v>
+        <v>163</v>
       </c>
       <c r="G341" s="23"/>
     </row>
     <row r="342" spans="1:7" ht="18" customHeight="1">
       <c r="A342" s="21" t="s">
-        <v>205</v>
-[...3 lines deleted...]
-      <c r="D342" s="249"/>
+        <v>162</v>
+      </c>
+      <c r="B342" s="255"/>
+      <c r="C342" s="255"/>
+      <c r="D342" s="255"/>
       <c r="E342" s="20" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-      <c r="G342" s="249"/>
+        <v>161</v>
+      </c>
+      <c r="F342" s="255"/>
+      <c r="G342" s="255"/>
     </row>
     <row r="343" spans="1:7" ht="10" customHeight="1">
-      <c r="A343" s="254"/>
-[...5 lines deleted...]
-      <c r="G343" s="254"/>
+      <c r="A343" s="260"/>
+      <c r="B343" s="260"/>
+      <c r="C343" s="260"/>
+      <c r="D343" s="260"/>
+      <c r="E343" s="260"/>
+      <c r="F343" s="260"/>
+      <c r="G343" s="260"/>
     </row>
     <row r="344" spans="1:7" ht="18" customHeight="1">
       <c r="A344" s="19" t="s">
-        <v>207</v>
+        <v>164</v>
       </c>
       <c r="B344" s="20"/>
       <c r="C344" s="20"/>
       <c r="D344" s="20"/>
       <c r="E344" s="20"/>
       <c r="F344" s="20"/>
       <c r="G344" s="18"/>
     </row>
     <row r="345" spans="1:7" ht="18" customHeight="1">
       <c r="A345" s="21" t="s">
-        <v>210</v>
-[...6 lines deleted...]
-      <c r="G345" s="249"/>
+        <v>167</v>
+      </c>
+      <c r="B345" s="255"/>
+      <c r="C345" s="255"/>
+      <c r="D345" s="255"/>
+      <c r="E345" s="255"/>
+      <c r="F345" s="255"/>
+      <c r="G345" s="255"/>
     </row>
     <row r="346" spans="1:7" ht="18" customHeight="1">
       <c r="A346" s="21" t="s">
-        <v>214</v>
-[...6 lines deleted...]
-      <c r="G346" s="253"/>
+        <v>171</v>
+      </c>
+      <c r="B346" s="259"/>
+      <c r="C346" s="259"/>
+      <c r="D346" s="259"/>
+      <c r="E346" s="259"/>
+      <c r="F346" s="259"/>
+      <c r="G346" s="259"/>
     </row>
     <row r="347" spans="1:7" ht="18" customHeight="1">
       <c r="A347" s="21" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-      <c r="C347" s="249"/>
+        <v>159</v>
+      </c>
+      <c r="B347" s="255"/>
+      <c r="C347" s="255"/>
       <c r="D347" s="22" t="s">
-        <v>203</v>
+        <v>160</v>
       </c>
       <c r="E347" s="23"/>
       <c r="F347" s="22" t="s">
-        <v>206</v>
+        <v>163</v>
       </c>
       <c r="G347" s="23"/>
     </row>
     <row r="348" spans="1:7" ht="18" customHeight="1">
       <c r="A348" s="21" t="s">
-        <v>205</v>
-[...3 lines deleted...]
-      <c r="D348" s="249"/>
+        <v>162</v>
+      </c>
+      <c r="B348" s="255"/>
+      <c r="C348" s="255"/>
+      <c r="D348" s="255"/>
       <c r="E348" s="20" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-      <c r="G348" s="249"/>
+        <v>161</v>
+      </c>
+      <c r="F348" s="255"/>
+      <c r="G348" s="255"/>
     </row>
     <row r="349" spans="1:7" ht="18" customHeight="1">
       <c r="A349" s="21" t="s">
-        <v>208</v>
-[...6 lines deleted...]
-      <c r="G349" s="250"/>
+        <v>165</v>
+      </c>
+      <c r="B349" s="256"/>
+      <c r="C349" s="256"/>
+      <c r="D349" s="256"/>
+      <c r="E349" s="256"/>
+      <c r="F349" s="256"/>
+      <c r="G349" s="256"/>
     </row>
     <row r="350" spans="1:7" ht="10" customHeight="1">
       <c r="A350" s="21"/>
       <c r="G350" s="1"/>
     </row>
     <row r="351" spans="1:7">
-      <c r="A351" s="251" t="s">
-        <v>209</v>
+      <c r="A351" s="257" t="s">
+        <v>166</v>
       </c>
       <c r="B351" s="24" t="b">
         <v>0</v>
       </c>
       <c r="C351" s="26" t="s">
-        <v>211</v>
+        <v>168</v>
       </c>
       <c r="D351" s="25" t="b">
         <v>0</v>
       </c>
       <c r="E351" s="26" t="s">
-        <v>212</v>
+        <v>169</v>
       </c>
       <c r="F351" s="25" t="b">
         <v>0</v>
       </c>
       <c r="G351" s="27" t="s">
-        <v>213</v>
+        <v>170</v>
       </c>
     </row>
     <row r="352" spans="1:7">
-      <c r="A352" s="251"/>
+      <c r="A352" s="257"/>
       <c r="B352" s="24" t="b">
         <v>0</v>
       </c>
       <c r="C352" s="26" t="s">
-        <v>215</v>
+        <v>172</v>
       </c>
     </row>
     <row r="353" spans="1:7" ht="18" customHeight="1">
       <c r="A353" s="21" t="s">
-        <v>210</v>
-[...6 lines deleted...]
-      <c r="G353" s="250"/>
+        <v>167</v>
+      </c>
+      <c r="B353" s="256"/>
+      <c r="C353" s="256"/>
+      <c r="D353" s="256"/>
+      <c r="E353" s="256"/>
+      <c r="F353" s="256"/>
+      <c r="G353" s="256"/>
     </row>
     <row r="354" spans="1:7" ht="10" customHeight="1">
       <c r="A354" s="21"/>
       <c r="G354" s="1"/>
     </row>
     <row r="355" spans="1:7" ht="16" customHeight="1">
-      <c r="A355" s="274" t="s">
-[...7 lines deleted...]
-      <c r="G355" s="276"/>
+      <c r="A355" s="283" t="s">
+        <v>331</v>
+      </c>
+      <c r="B355" s="284"/>
+      <c r="C355" s="284"/>
+      <c r="D355" s="284"/>
+      <c r="E355" s="284"/>
+      <c r="F355" s="284"/>
+      <c r="G355" s="285"/>
     </row>
     <row r="356" spans="1:7">
-      <c r="A356" s="277"/>
-[...5 lines deleted...]
-      <c r="G356" s="279"/>
+      <c r="A356" s="286"/>
+      <c r="B356" s="287"/>
+      <c r="C356" s="287"/>
+      <c r="D356" s="287"/>
+      <c r="E356" s="287"/>
+      <c r="F356" s="287"/>
+      <c r="G356" s="288"/>
     </row>
     <row r="357" spans="1:7">
-      <c r="A357" s="277"/>
-[...5 lines deleted...]
-      <c r="G357" s="279"/>
+      <c r="A357" s="286"/>
+      <c r="B357" s="287"/>
+      <c r="C357" s="287"/>
+      <c r="D357" s="287"/>
+      <c r="E357" s="287"/>
+      <c r="F357" s="287"/>
+      <c r="G357" s="288"/>
     </row>
     <row r="358" spans="1:7">
-      <c r="A358" s="277"/>
-[...5 lines deleted...]
-      <c r="G358" s="279"/>
+      <c r="A358" s="286"/>
+      <c r="B358" s="287"/>
+      <c r="C358" s="287"/>
+      <c r="D358" s="287"/>
+      <c r="E358" s="287"/>
+      <c r="F358" s="287"/>
+      <c r="G358" s="288"/>
     </row>
     <row r="359" spans="1:7">
-      <c r="A359" s="277"/>
-[...5 lines deleted...]
-      <c r="G359" s="279"/>
+      <c r="A359" s="286"/>
+      <c r="B359" s="287"/>
+      <c r="C359" s="287"/>
+      <c r="D359" s="287"/>
+      <c r="E359" s="287"/>
+      <c r="F359" s="287"/>
+      <c r="G359" s="288"/>
     </row>
     <row r="360" spans="1:7">
-      <c r="A360" s="277"/>
-[...5 lines deleted...]
-      <c r="G360" s="279"/>
+      <c r="A360" s="286"/>
+      <c r="B360" s="287"/>
+      <c r="C360" s="287"/>
+      <c r="D360" s="287"/>
+      <c r="E360" s="287"/>
+      <c r="F360" s="287"/>
+      <c r="G360" s="288"/>
     </row>
     <row r="361" spans="1:7">
-      <c r="A361" s="277"/>
-[...5 lines deleted...]
-      <c r="G361" s="279"/>
+      <c r="A361" s="286"/>
+      <c r="B361" s="287"/>
+      <c r="C361" s="287"/>
+      <c r="D361" s="287"/>
+      <c r="E361" s="287"/>
+      <c r="F361" s="287"/>
+      <c r="G361" s="288"/>
     </row>
     <row r="362" spans="1:7">
-      <c r="A362" s="280"/>
-[...5 lines deleted...]
-      <c r="G362" s="282"/>
+      <c r="A362" s="289"/>
+      <c r="B362" s="290"/>
+      <c r="C362" s="290"/>
+      <c r="D362" s="290"/>
+      <c r="E362" s="290"/>
+      <c r="F362" s="290"/>
+      <c r="G362" s="291"/>
     </row>
   </sheetData>
-  <mergeCells count="554">
+  <mergeCells count="556">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A355:G362"/>
-    <mergeCell ref="D266:E266"/>
-[...1 lines deleted...]
-    <mergeCell ref="C309:G309"/>
+    <mergeCell ref="D272:E272"/>
+    <mergeCell ref="A308:G308"/>
+    <mergeCell ref="C310:G310"/>
+    <mergeCell ref="D262:E262"/>
+    <mergeCell ref="D263:E263"/>
+    <mergeCell ref="A256:G256"/>
+    <mergeCell ref="D298:E298"/>
+    <mergeCell ref="D296:E296"/>
+    <mergeCell ref="B59:B60"/>
+    <mergeCell ref="D275:E275"/>
+    <mergeCell ref="D276:E276"/>
+    <mergeCell ref="D277:E277"/>
+    <mergeCell ref="D278:E278"/>
+    <mergeCell ref="D279:E279"/>
+    <mergeCell ref="D280:E280"/>
+    <mergeCell ref="A268:G268"/>
+    <mergeCell ref="D264:E264"/>
+    <mergeCell ref="D265:E265"/>
+    <mergeCell ref="D257:E257"/>
     <mergeCell ref="D258:E258"/>
     <mergeCell ref="D259:E259"/>
-    <mergeCell ref="A252:G252"/>
-[...3 lines deleted...]
-    <mergeCell ref="B59:B60"/>
+    <mergeCell ref="D260:E260"/>
+    <mergeCell ref="D261:E261"/>
+    <mergeCell ref="D255:E255"/>
+    <mergeCell ref="D253:E253"/>
+    <mergeCell ref="D254:E254"/>
+    <mergeCell ref="D269:E269"/>
+    <mergeCell ref="A241:G241"/>
+    <mergeCell ref="D244:E244"/>
+    <mergeCell ref="D245:E245"/>
+    <mergeCell ref="D246:E246"/>
+    <mergeCell ref="D247:E247"/>
+    <mergeCell ref="D248:E248"/>
+    <mergeCell ref="D249:E249"/>
+    <mergeCell ref="D250:E250"/>
+    <mergeCell ref="D251:E251"/>
     <mergeCell ref="D270:E270"/>
     <mergeCell ref="D271:E271"/>
-    <mergeCell ref="D272:E272"/>
-[...19 lines deleted...]
-    <mergeCell ref="D265:E265"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="D121:E121"/>
     <mergeCell ref="D122:E122"/>
     <mergeCell ref="D97:D98"/>
     <mergeCell ref="E97:E98"/>
     <mergeCell ref="D26:E26"/>
     <mergeCell ref="B345:G345"/>
     <mergeCell ref="F316:G316"/>
     <mergeCell ref="F317:G317"/>
     <mergeCell ref="F318:G318"/>
     <mergeCell ref="F319:G319"/>
     <mergeCell ref="F320:G320"/>
     <mergeCell ref="F321:G321"/>
-    <mergeCell ref="D284:E284"/>
-[...3 lines deleted...]
-    <mergeCell ref="D288:E288"/>
     <mergeCell ref="D289:E289"/>
-    <mergeCell ref="C310:G310"/>
-    <mergeCell ref="C308:G308"/>
+    <mergeCell ref="D290:E290"/>
+    <mergeCell ref="D291:E291"/>
+    <mergeCell ref="D292:E292"/>
+    <mergeCell ref="D293:E293"/>
+    <mergeCell ref="D294:E294"/>
     <mergeCell ref="C311:G311"/>
-    <mergeCell ref="F322:G322"/>
-[...2 lines deleted...]
-    <mergeCell ref="F325:G325"/>
+    <mergeCell ref="C309:G309"/>
+    <mergeCell ref="C312:G312"/>
     <mergeCell ref="F326:G326"/>
     <mergeCell ref="F327:G327"/>
     <mergeCell ref="F328:G328"/>
     <mergeCell ref="F329:G329"/>
-    <mergeCell ref="D276:E276"/>
-[...1 lines deleted...]
-    <mergeCell ref="D278:E278"/>
+    <mergeCell ref="D281:E281"/>
+    <mergeCell ref="D282:E282"/>
+    <mergeCell ref="D283:E283"/>
     <mergeCell ref="F314:G314"/>
     <mergeCell ref="F315:G315"/>
-    <mergeCell ref="D281:E281"/>
-[...7 lines deleted...]
-    <mergeCell ref="A294:G294"/>
+    <mergeCell ref="D286:E286"/>
+    <mergeCell ref="D287:E287"/>
+    <mergeCell ref="D284:E284"/>
+    <mergeCell ref="D285:E285"/>
+    <mergeCell ref="D295:E295"/>
+    <mergeCell ref="A273:G273"/>
+    <mergeCell ref="A288:G288"/>
+    <mergeCell ref="A297:G297"/>
     <mergeCell ref="B348:D348"/>
     <mergeCell ref="F348:G348"/>
     <mergeCell ref="B353:G353"/>
     <mergeCell ref="A351:A352"/>
     <mergeCell ref="B349:G349"/>
     <mergeCell ref="A333:G333"/>
     <mergeCell ref="B339:G339"/>
     <mergeCell ref="B340:G340"/>
     <mergeCell ref="B341:C341"/>
     <mergeCell ref="B342:D342"/>
     <mergeCell ref="F342:G342"/>
     <mergeCell ref="A343:G343"/>
     <mergeCell ref="A334:G335"/>
     <mergeCell ref="B346:G346"/>
     <mergeCell ref="B347:C347"/>
-    <mergeCell ref="C312:G312"/>
-[...7 lines deleted...]
-    <mergeCell ref="G165:G166"/>
+    <mergeCell ref="C313:G313"/>
+    <mergeCell ref="A274:G274"/>
+    <mergeCell ref="F322:G322"/>
+    <mergeCell ref="F323:G323"/>
+    <mergeCell ref="F324:G324"/>
+    <mergeCell ref="F325:G325"/>
     <mergeCell ref="G167:G168"/>
     <mergeCell ref="G169:G170"/>
     <mergeCell ref="G173:G174"/>
     <mergeCell ref="G175:G176"/>
+    <mergeCell ref="G177:G178"/>
+    <mergeCell ref="G179:G180"/>
+    <mergeCell ref="F179:F180"/>
+    <mergeCell ref="F177:F178"/>
     <mergeCell ref="F175:F176"/>
     <mergeCell ref="F173:F174"/>
     <mergeCell ref="F169:F170"/>
     <mergeCell ref="F167:F168"/>
-    <mergeCell ref="F165:F166"/>
-[...2 lines deleted...]
-    <mergeCell ref="D175:D176"/>
+    <mergeCell ref="E179:E180"/>
+    <mergeCell ref="D179:D180"/>
+    <mergeCell ref="D190:E190"/>
+    <mergeCell ref="D191:E191"/>
+    <mergeCell ref="D192:E192"/>
+    <mergeCell ref="D193:E193"/>
+    <mergeCell ref="B179:B180"/>
+    <mergeCell ref="B177:B178"/>
+    <mergeCell ref="B175:B176"/>
+    <mergeCell ref="D182:E182"/>
+    <mergeCell ref="D183:E183"/>
+    <mergeCell ref="D184:E184"/>
+    <mergeCell ref="D185:E185"/>
     <mergeCell ref="D186:E186"/>
     <mergeCell ref="D187:E187"/>
     <mergeCell ref="D188:E188"/>
-    <mergeCell ref="D189:E189"/>
-    <mergeCell ref="B175:B176"/>
     <mergeCell ref="B173:B174"/>
     <mergeCell ref="B169:B170"/>
     <mergeCell ref="B167:B168"/>
-    <mergeCell ref="B165:B166"/>
-    <mergeCell ref="B163:B164"/>
+    <mergeCell ref="C179:C180"/>
+    <mergeCell ref="C177:C178"/>
     <mergeCell ref="C175:C176"/>
     <mergeCell ref="C173:C174"/>
     <mergeCell ref="C169:C170"/>
     <mergeCell ref="C167:C168"/>
-    <mergeCell ref="C165:C166"/>
-    <mergeCell ref="C163:C164"/>
+    <mergeCell ref="C160:C161"/>
+    <mergeCell ref="B160:B161"/>
+    <mergeCell ref="B157:B158"/>
+    <mergeCell ref="B155:B156"/>
+    <mergeCell ref="C155:C156"/>
+    <mergeCell ref="F155:F156"/>
+    <mergeCell ref="G155:G156"/>
     <mergeCell ref="C157:C158"/>
-    <mergeCell ref="B157:B158"/>
-[...7 lines deleted...]
-    <mergeCell ref="G154:G155"/>
+    <mergeCell ref="F157:F158"/>
+    <mergeCell ref="G157:G158"/>
     <mergeCell ref="D150:E150"/>
-    <mergeCell ref="D151:E151"/>
-[...2 lines deleted...]
-    <mergeCell ref="D156:E156"/>
+    <mergeCell ref="D154:E154"/>
+    <mergeCell ref="D155:E156"/>
     <mergeCell ref="D157:E158"/>
     <mergeCell ref="D159:E159"/>
-    <mergeCell ref="D160:E160"/>
+    <mergeCell ref="D160:E161"/>
+    <mergeCell ref="D162:E162"/>
+    <mergeCell ref="D163:E163"/>
     <mergeCell ref="D141:E141"/>
     <mergeCell ref="D142:E142"/>
     <mergeCell ref="D143:E143"/>
     <mergeCell ref="D144:E144"/>
     <mergeCell ref="D145:E145"/>
     <mergeCell ref="D146:E146"/>
     <mergeCell ref="D147:E147"/>
     <mergeCell ref="D148:E148"/>
     <mergeCell ref="D149:E149"/>
+    <mergeCell ref="D151:E151"/>
+    <mergeCell ref="D152:E152"/>
+    <mergeCell ref="D153:E153"/>
     <mergeCell ref="D133:E133"/>
     <mergeCell ref="D134:E134"/>
     <mergeCell ref="D135:E135"/>
     <mergeCell ref="D136:E136"/>
     <mergeCell ref="D137:E137"/>
     <mergeCell ref="D138:E138"/>
     <mergeCell ref="D139:E139"/>
     <mergeCell ref="D140:E140"/>
     <mergeCell ref="D123:E123"/>
     <mergeCell ref="D125:E125"/>
     <mergeCell ref="D126:E126"/>
     <mergeCell ref="D127:E127"/>
     <mergeCell ref="D128:E128"/>
     <mergeCell ref="D129:E129"/>
     <mergeCell ref="D130:E130"/>
     <mergeCell ref="D131:E131"/>
     <mergeCell ref="C117:C118"/>
     <mergeCell ref="B109:B110"/>
     <mergeCell ref="B117:B118"/>
     <mergeCell ref="B115:B116"/>
     <mergeCell ref="B113:B114"/>
     <mergeCell ref="B111:B112"/>
     <mergeCell ref="B107:B108"/>
     <mergeCell ref="F117:F118"/>
     <mergeCell ref="G107:G108"/>
@@ -10212,142 +10201,139 @@
     <mergeCell ref="G95:G96"/>
     <mergeCell ref="G105:G106"/>
     <mergeCell ref="G103:G104"/>
     <mergeCell ref="G101:G102"/>
     <mergeCell ref="G99:G100"/>
     <mergeCell ref="G97:G98"/>
     <mergeCell ref="B105:B106"/>
     <mergeCell ref="B103:B104"/>
     <mergeCell ref="B101:B102"/>
     <mergeCell ref="B99:B100"/>
     <mergeCell ref="B97:B98"/>
     <mergeCell ref="C105:C106"/>
     <mergeCell ref="C103:C104"/>
     <mergeCell ref="C101:C102"/>
     <mergeCell ref="C99:C100"/>
     <mergeCell ref="C97:C98"/>
     <mergeCell ref="G93:G94"/>
     <mergeCell ref="B95:B96"/>
     <mergeCell ref="B93:B94"/>
     <mergeCell ref="C95:C96"/>
     <mergeCell ref="E95:E96"/>
     <mergeCell ref="E91:E92"/>
     <mergeCell ref="D95:D96"/>
     <mergeCell ref="D93:D94"/>
     <mergeCell ref="D91:D92"/>
+    <mergeCell ref="E93:E94"/>
+    <mergeCell ref="G91:G92"/>
+    <mergeCell ref="C93:C94"/>
+    <mergeCell ref="F93:F94"/>
     <mergeCell ref="C80:C81"/>
     <mergeCell ref="F84:F85"/>
     <mergeCell ref="C91:C92"/>
     <mergeCell ref="E86:E87"/>
     <mergeCell ref="B80:B81"/>
     <mergeCell ref="D80:D81"/>
     <mergeCell ref="E80:E81"/>
     <mergeCell ref="F80:F81"/>
     <mergeCell ref="B91:B92"/>
     <mergeCell ref="F91:F92"/>
-    <mergeCell ref="E93:E94"/>
     <mergeCell ref="B84:B85"/>
     <mergeCell ref="B82:B83"/>
     <mergeCell ref="C82:C83"/>
     <mergeCell ref="C84:C85"/>
     <mergeCell ref="F82:F83"/>
-    <mergeCell ref="G82:G83"/>
-[...2 lines deleted...]
-    <mergeCell ref="F86:F87"/>
     <mergeCell ref="C86:C87"/>
     <mergeCell ref="B86:B87"/>
     <mergeCell ref="C89:C90"/>
     <mergeCell ref="B89:B90"/>
     <mergeCell ref="F89:F90"/>
     <mergeCell ref="G89:G90"/>
     <mergeCell ref="E82:E83"/>
     <mergeCell ref="D89:D90"/>
     <mergeCell ref="D86:D87"/>
     <mergeCell ref="D84:D85"/>
     <mergeCell ref="D82:D83"/>
-    <mergeCell ref="G91:G92"/>
-[...1 lines deleted...]
-    <mergeCell ref="F93:F94"/>
     <mergeCell ref="G77:G78"/>
     <mergeCell ref="G75:G76"/>
     <mergeCell ref="G73:G74"/>
     <mergeCell ref="G71:G72"/>
     <mergeCell ref="G69:G70"/>
     <mergeCell ref="G67:G68"/>
     <mergeCell ref="G80:G81"/>
     <mergeCell ref="E84:E85"/>
     <mergeCell ref="E89:E90"/>
-    <mergeCell ref="D73:D74"/>
-[...5 lines deleted...]
-    <mergeCell ref="D67:D68"/>
+    <mergeCell ref="G82:G83"/>
+    <mergeCell ref="G84:G85"/>
+    <mergeCell ref="G86:G87"/>
+    <mergeCell ref="F86:F87"/>
     <mergeCell ref="F77:F78"/>
     <mergeCell ref="F75:F76"/>
     <mergeCell ref="F73:F74"/>
     <mergeCell ref="F71:F72"/>
     <mergeCell ref="F69:F70"/>
     <mergeCell ref="F67:F68"/>
+    <mergeCell ref="E77:E78"/>
+    <mergeCell ref="D77:D78"/>
+    <mergeCell ref="E75:E76"/>
     <mergeCell ref="G48:G49"/>
     <mergeCell ref="F50:F51"/>
     <mergeCell ref="G50:G51"/>
     <mergeCell ref="F54:F55"/>
     <mergeCell ref="G54:G55"/>
     <mergeCell ref="D57:D58"/>
     <mergeCell ref="E57:E58"/>
     <mergeCell ref="D59:D60"/>
     <mergeCell ref="E59:E60"/>
     <mergeCell ref="F57:F58"/>
     <mergeCell ref="G57:G58"/>
     <mergeCell ref="G59:G60"/>
     <mergeCell ref="F59:F60"/>
     <mergeCell ref="C57:C58"/>
     <mergeCell ref="D62:D63"/>
     <mergeCell ref="E62:E63"/>
     <mergeCell ref="C62:C63"/>
     <mergeCell ref="B57:B58"/>
     <mergeCell ref="C59:C60"/>
     <mergeCell ref="B62:B63"/>
     <mergeCell ref="C64:C65"/>
     <mergeCell ref="F41:F42"/>
     <mergeCell ref="D43:E43"/>
     <mergeCell ref="D44:E44"/>
     <mergeCell ref="C48:C49"/>
     <mergeCell ref="B48:B49"/>
     <mergeCell ref="D48:E49"/>
     <mergeCell ref="D50:D51"/>
     <mergeCell ref="E50:E51"/>
     <mergeCell ref="D54:D55"/>
     <mergeCell ref="E54:E55"/>
     <mergeCell ref="C50:C51"/>
     <mergeCell ref="B50:B51"/>
     <mergeCell ref="F48:F49"/>
     <mergeCell ref="B54:B55"/>
     <mergeCell ref="C54:C55"/>
+    <mergeCell ref="F62:F63"/>
     <mergeCell ref="G41:G42"/>
     <mergeCell ref="B41:B42"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="B27:B28"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="C31:C32"/>
     <mergeCell ref="F31:F32"/>
     <mergeCell ref="D41:E42"/>
     <mergeCell ref="C41:C42"/>
     <mergeCell ref="C39:C40"/>
     <mergeCell ref="B36:B37"/>
     <mergeCell ref="B39:B40"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="C23:C24"/>
     <mergeCell ref="B23:B24"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="D29:E30"/>
     <mergeCell ref="D27:E28"/>
     <mergeCell ref="F27:F28"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="D5:E6"/>
     <mergeCell ref="D7:E8"/>
     <mergeCell ref="D9:E9"/>
@@ -10375,198 +10361,194 @@
     <mergeCell ref="G27:G28"/>
     <mergeCell ref="D23:E24"/>
     <mergeCell ref="D22:E22"/>
     <mergeCell ref="D21:E21"/>
     <mergeCell ref="D19:E20"/>
     <mergeCell ref="G16:G17"/>
     <mergeCell ref="G23:G24"/>
     <mergeCell ref="G19:G20"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="D31:E32"/>
     <mergeCell ref="D33:E34"/>
     <mergeCell ref="D35:E35"/>
     <mergeCell ref="D36:E37"/>
     <mergeCell ref="D38:E38"/>
     <mergeCell ref="D39:E40"/>
     <mergeCell ref="F36:F37"/>
     <mergeCell ref="F39:F40"/>
     <mergeCell ref="F19:F20"/>
     <mergeCell ref="F16:F17"/>
     <mergeCell ref="F23:F24"/>
     <mergeCell ref="C36:C37"/>
     <mergeCell ref="G36:G37"/>
     <mergeCell ref="G39:G40"/>
-    <mergeCell ref="E77:E78"/>
-[...2 lines deleted...]
-    <mergeCell ref="F62:F63"/>
     <mergeCell ref="G62:G63"/>
     <mergeCell ref="G64:G65"/>
     <mergeCell ref="F64:F65"/>
     <mergeCell ref="B64:B65"/>
     <mergeCell ref="D64:D65"/>
     <mergeCell ref="E64:E65"/>
     <mergeCell ref="B73:B74"/>
     <mergeCell ref="B71:B72"/>
     <mergeCell ref="B69:B70"/>
     <mergeCell ref="B67:B68"/>
+    <mergeCell ref="E73:E74"/>
+    <mergeCell ref="D73:D74"/>
+    <mergeCell ref="D71:D72"/>
+    <mergeCell ref="E71:E72"/>
+    <mergeCell ref="E69:E70"/>
+    <mergeCell ref="D69:D70"/>
+    <mergeCell ref="E67:E68"/>
+    <mergeCell ref="D67:D68"/>
     <mergeCell ref="C77:C78"/>
     <mergeCell ref="C75:C76"/>
     <mergeCell ref="C73:C74"/>
     <mergeCell ref="C71:C72"/>
     <mergeCell ref="C69:C70"/>
     <mergeCell ref="C67:C68"/>
     <mergeCell ref="B77:B78"/>
     <mergeCell ref="B75:B76"/>
     <mergeCell ref="D75:D76"/>
-    <mergeCell ref="E73:E74"/>
-[...9 lines deleted...]
-    <mergeCell ref="E163:E164"/>
+    <mergeCell ref="D164:E164"/>
     <mergeCell ref="D167:D168"/>
     <mergeCell ref="E167:E168"/>
     <mergeCell ref="D173:D174"/>
     <mergeCell ref="E173:E174"/>
+    <mergeCell ref="D177:D178"/>
+    <mergeCell ref="E177:E178"/>
+    <mergeCell ref="D175:D176"/>
+    <mergeCell ref="E175:E176"/>
     <mergeCell ref="D169:D170"/>
     <mergeCell ref="E169:E170"/>
-    <mergeCell ref="D165:D166"/>
-[...25 lines deleted...]
-    <mergeCell ref="D221:E221"/>
+    <mergeCell ref="D212:E213"/>
+    <mergeCell ref="C212:C213"/>
+    <mergeCell ref="B212:B213"/>
+    <mergeCell ref="G221:G222"/>
+    <mergeCell ref="C218:C219"/>
+    <mergeCell ref="D200:E200"/>
+    <mergeCell ref="D201:E201"/>
+    <mergeCell ref="D202:E202"/>
+    <mergeCell ref="D194:E194"/>
+    <mergeCell ref="D195:E195"/>
+    <mergeCell ref="F210:F211"/>
+    <mergeCell ref="C210:C211"/>
+    <mergeCell ref="B210:B211"/>
+    <mergeCell ref="F221:F222"/>
+    <mergeCell ref="G218:G219"/>
+    <mergeCell ref="B216:B217"/>
+    <mergeCell ref="D227:E227"/>
+    <mergeCell ref="A203:G203"/>
+    <mergeCell ref="D207:E207"/>
+    <mergeCell ref="D226:E226"/>
+    <mergeCell ref="B205:B206"/>
+    <mergeCell ref="C205:C206"/>
+    <mergeCell ref="D205:E206"/>
+    <mergeCell ref="F205:F206"/>
+    <mergeCell ref="G205:G206"/>
+    <mergeCell ref="D225:E225"/>
+    <mergeCell ref="D223:E224"/>
+    <mergeCell ref="D221:E222"/>
     <mergeCell ref="D218:E219"/>
     <mergeCell ref="D216:E217"/>
     <mergeCell ref="D214:E215"/>
-    <mergeCell ref="D212:E213"/>
-[...8 lines deleted...]
-    <mergeCell ref="D226:E226"/>
+    <mergeCell ref="G223:G224"/>
+    <mergeCell ref="F223:F224"/>
+    <mergeCell ref="G212:G213"/>
+    <mergeCell ref="F212:F213"/>
+    <mergeCell ref="B214:B215"/>
+    <mergeCell ref="C223:C224"/>
+    <mergeCell ref="B223:B224"/>
+    <mergeCell ref="B221:B222"/>
+    <mergeCell ref="B218:B219"/>
+    <mergeCell ref="D228:E228"/>
+    <mergeCell ref="D229:E229"/>
+    <mergeCell ref="D230:E230"/>
     <mergeCell ref="C27:C28"/>
     <mergeCell ref="F124:G124"/>
     <mergeCell ref="F88:G88"/>
     <mergeCell ref="F45:G45"/>
     <mergeCell ref="A4:G4"/>
-    <mergeCell ref="D200:E200"/>
-[...5 lines deleted...]
-    <mergeCell ref="D195:E195"/>
+    <mergeCell ref="D204:E204"/>
+    <mergeCell ref="A181:G181"/>
+    <mergeCell ref="A189:G189"/>
+    <mergeCell ref="D196:E196"/>
+    <mergeCell ref="D197:E197"/>
+    <mergeCell ref="D198:E198"/>
+    <mergeCell ref="D199:E199"/>
+    <mergeCell ref="C221:C222"/>
+    <mergeCell ref="G208:G209"/>
+    <mergeCell ref="F208:F209"/>
+    <mergeCell ref="D208:E209"/>
+    <mergeCell ref="C208:C209"/>
+    <mergeCell ref="B208:B209"/>
+    <mergeCell ref="D210:E211"/>
+    <mergeCell ref="G210:G211"/>
     <mergeCell ref="C216:C217"/>
-    <mergeCell ref="G204:G205"/>
-[...11 lines deleted...]
-    <mergeCell ref="D248:E248"/>
     <mergeCell ref="D231:E231"/>
     <mergeCell ref="D232:E232"/>
+    <mergeCell ref="D233:E233"/>
     <mergeCell ref="D234:E234"/>
+    <mergeCell ref="D252:E252"/>
     <mergeCell ref="D235:E235"/>
     <mergeCell ref="D236:E236"/>
+    <mergeCell ref="D238:E238"/>
     <mergeCell ref="D239:E239"/>
-    <mergeCell ref="A233:G233"/>
-[...4 lines deleted...]
-    <mergeCell ref="B212:B213"/>
+    <mergeCell ref="D240:E240"/>
+    <mergeCell ref="D243:E243"/>
+    <mergeCell ref="A237:G237"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A328:A332"/>
     <mergeCell ref="D25:E25"/>
     <mergeCell ref="C19:C20"/>
     <mergeCell ref="C16:C17"/>
     <mergeCell ref="A79:G79"/>
     <mergeCell ref="A120:G120"/>
     <mergeCell ref="A132:G132"/>
     <mergeCell ref="A66:G66"/>
     <mergeCell ref="A47:G47"/>
-    <mergeCell ref="A162:G162"/>
+    <mergeCell ref="A165:G165"/>
     <mergeCell ref="F171:G171"/>
-    <mergeCell ref="F157:F158"/>
-    <mergeCell ref="G157:G158"/>
+    <mergeCell ref="F160:F161"/>
+    <mergeCell ref="G160:G161"/>
     <mergeCell ref="F220:G220"/>
-    <mergeCell ref="F267:G267"/>
-[...1 lines deleted...]
-    <mergeCell ref="A238:G238"/>
+    <mergeCell ref="F266:G266"/>
+    <mergeCell ref="F306:G306"/>
+    <mergeCell ref="A242:G242"/>
+    <mergeCell ref="F218:F219"/>
+    <mergeCell ref="G216:G217"/>
+    <mergeCell ref="F216:F217"/>
+    <mergeCell ref="G214:G215"/>
     <mergeCell ref="F214:F215"/>
-    <mergeCell ref="G212:G213"/>
-[...3 lines deleted...]
-    <mergeCell ref="C210:C211"/>
+    <mergeCell ref="C214:C215"/>
   </mergeCells>
   <phoneticPr fontId="20" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
   <headerFooter>
-    <oddFooter>&amp;L&amp;"System Font,Italic"&amp;8&amp;K000000Language Code key located on last page&amp;R&amp;"Aptos Narrow (Body),Regular"&amp;8Rev. Dec-25</oddFooter>
+    <oddFooter>&amp;L&amp;"System Font,Italic"&amp;8&amp;K000000Language Code key located on last page&amp;R&amp;"Aptos Narrow (Body),Regular"&amp;8Rev. Mar-26</oddFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>