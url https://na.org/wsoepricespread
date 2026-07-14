--- v1 (2026-04-17)
+++ v2 (2026-07-14)
@@ -3,321 +3,346 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/featurePropertyBag/featurePropertyBag.xml" ContentType="application/vnd.ms-excel.featurepropertybag+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
   <Override PartName="/xl/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="xl/webextensions/taskpanes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10302"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10531"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Volumes/FSTEAM_AND_PROJECTSUPPORT/WB/Finance/Order Forms/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Volumes/FSTEAM_AND_PROJECTSUPPORT/WB/Finance/Order Forms/2026/June 2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D51886A1-EDC2-4345-BF1D-39B7C9921516}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5B6B135B-446F-654A-9E68-B621968C9912}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="11900" yWindow="620" windowWidth="37680" windowHeight="18840" xr2:uid="{9325379E-19B1-B24D-B3F2-78AEB3D6CE91}"/>
+    <workbookView xWindow="59200" yWindow="1060" windowWidth="37680" windowHeight="18840" xr2:uid="{9325379E-19B1-B24D-B3F2-78AEB3D6CE91}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G166" i="1" l="1"/>
-[...2 lines deleted...]
-  <c r="G151" i="1"/>
+  <c r="F366" i="1" l="1"/>
+  <c r="F367" i="1"/>
+  <c r="G343" i="1"/>
+  <c r="G342" i="1"/>
+  <c r="G341" i="1"/>
+  <c r="G340" i="1"/>
+  <c r="G339" i="1"/>
+  <c r="G338" i="1"/>
+  <c r="G337" i="1"/>
+  <c r="G336" i="1"/>
+  <c r="G335" i="1"/>
+  <c r="G334" i="1"/>
+  <c r="G333" i="1"/>
+  <c r="G332" i="1"/>
+  <c r="G331" i="1"/>
+  <c r="G330" i="1"/>
+  <c r="G326" i="1"/>
+  <c r="G325" i="1"/>
+  <c r="G324" i="1"/>
+  <c r="G323" i="1"/>
+  <c r="G308" i="1"/>
+  <c r="G307" i="1"/>
+  <c r="G306" i="1"/>
   <c r="G305" i="1"/>
   <c r="G304" i="1"/>
   <c r="G303" i="1"/>
   <c r="G302" i="1"/>
   <c r="G301" i="1"/>
   <c r="G300" i="1"/>
   <c r="G299" i="1"/>
-  <c r="G177" i="1"/>
-  <c r="G179" i="1"/>
+  <c r="G219" i="1"/>
+  <c r="G137" i="1"/>
+  <c r="G85" i="1"/>
+  <c r="G83" i="1"/>
+  <c r="G81" i="1"/>
+  <c r="G71" i="1"/>
+  <c r="G67" i="1"/>
+  <c r="G173" i="1"/>
+  <c r="G157" i="1"/>
+  <c r="G156" i="1"/>
+  <c r="G155" i="1"/>
+  <c r="G182" i="1"/>
+  <c r="G184" i="1"/>
+  <c r="G158" i="1"/>
   <c r="G154" i="1"/>
+  <c r="G153" i="1"/>
+  <c r="G152" i="1"/>
+  <c r="G151" i="1"/>
   <c r="G150" i="1"/>
   <c r="G149" i="1"/>
   <c r="G148" i="1"/>
   <c r="G147" i="1"/>
   <c r="G146" i="1"/>
   <c r="G145" i="1"/>
   <c r="G144" i="1"/>
   <c r="G143" i="1"/>
   <c r="G142" i="1"/>
   <c r="G141" i="1"/>
   <c r="G140" i="1"/>
   <c r="G139" i="1"/>
   <c r="G138" i="1"/>
-  <c r="G137" i="1"/>
   <c r="G136" i="1"/>
-  <c r="G135" i="1"/>
-[...15 lines deleted...]
-  <c r="G115" i="1"/>
   <c r="G69" i="1"/>
-  <c r="G71" i="1"/>
-[...2 lines deleted...]
-  <c r="G77" i="1"/>
+  <c r="G72" i="1"/>
+  <c r="G74" i="1"/>
+  <c r="G76" i="1"/>
+  <c r="G78" i="1"/>
   <c r="G61" i="1"/>
   <c r="G62" i="1"/>
   <c r="G59" i="1"/>
   <c r="G64" i="1"/>
   <c r="G57" i="1"/>
   <c r="G48" i="1"/>
   <c r="G25" i="1"/>
-  <c r="G255" i="1"/>
-[...2 lines deleted...]
-  <c r="G225" i="1"/>
+  <c r="G262" i="1"/>
+  <c r="G261" i="1"/>
+  <c r="G260" i="1"/>
+  <c r="G231" i="1"/>
+  <c r="G168" i="1"/>
+  <c r="G167" i="1"/>
+  <c r="G166" i="1"/>
+  <c r="G165" i="1"/>
   <c r="G164" i="1"/>
   <c r="G163" i="1"/>
   <c r="G162" i="1"/>
   <c r="G161" i="1"/>
   <c r="G160" i="1"/>
   <c r="G159" i="1"/>
-  <c r="G158" i="1"/>
-[...9 lines deleted...]
-  <c r="G67" i="1"/>
+  <c r="G134" i="1"/>
+  <c r="G133" i="1"/>
+  <c r="G132" i="1"/>
   <c r="G131" i="1"/>
   <c r="G130" i="1"/>
   <c r="G129" i="1"/>
   <c r="G128" i="1"/>
   <c r="G127" i="1"/>
   <c r="G126" i="1"/>
   <c r="G125" i="1"/>
-  <c r="G123" i="1"/>
-[...1 lines deleted...]
-  <c r="G121" i="1"/>
   <c r="G56" i="1"/>
-  <c r="G228" i="1"/>
+  <c r="G234" i="1"/>
   <c r="G26" i="1"/>
+  <c r="G321" i="1"/>
+  <c r="G296" i="1"/>
   <c r="G295" i="1"/>
-  <c r="G285" i="1"/>
-[...19 lines deleted...]
-  <c r="G50" i="1"/>
+  <c r="G298" i="1"/>
+  <c r="G297" i="1"/>
+  <c r="G322" i="1"/>
   <c r="G294" i="1"/>
   <c r="G293" i="1"/>
   <c r="G292" i="1"/>
   <c r="G291" i="1"/>
   <c r="G290" i="1"/>
-  <c r="G265" i="1"/>
-[...4 lines deleted...]
-  <c r="G260" i="1"/>
+  <c r="G289" i="1"/>
+  <c r="G288" i="1"/>
+  <c r="G287" i="1"/>
+  <c r="G282" i="1"/>
+  <c r="G281" i="1"/>
+  <c r="G280" i="1"/>
+  <c r="G279" i="1"/>
+  <c r="G53" i="1"/>
+  <c r="G52" i="1"/>
+  <c r="G50" i="1"/>
+  <c r="G320" i="1"/>
+  <c r="G319" i="1"/>
+  <c r="G318" i="1"/>
+  <c r="G317" i="1"/>
+  <c r="G316" i="1"/>
+  <c r="G276" i="1"/>
+  <c r="G275" i="1"/>
+  <c r="G274" i="1"/>
+  <c r="G273" i="1"/>
+  <c r="G272" i="1"/>
+  <c r="G271" i="1"/>
+  <c r="G270" i="1"/>
+  <c r="G269" i="1"/>
+  <c r="G268" i="1"/>
+  <c r="G252" i="1"/>
+  <c r="G253" i="1"/>
+  <c r="G254" i="1"/>
+  <c r="G255" i="1"/>
+  <c r="G256" i="1"/>
+  <c r="G257" i="1"/>
+  <c r="G258" i="1"/>
   <c r="G259" i="1"/>
-  <c r="G258" i="1"/>
-  <c r="G257" i="1"/>
+  <c r="G251" i="1"/>
+  <c r="G246" i="1"/>
   <c r="G245" i="1"/>
-  <c r="G246" i="1"/>
-[...5 lines deleted...]
-  <c r="G252" i="1"/>
   <c r="G244" i="1"/>
+  <c r="G242" i="1"/>
+  <c r="G241" i="1"/>
   <c r="G240" i="1"/>
   <c r="G239" i="1"/>
   <c r="G238" i="1"/>
+  <c r="G237" i="1"/>
   <c r="G236" i="1"/>
   <c r="G235" i="1"/>
-  <c r="G234" i="1"/>
-  <c r="G233" i="1"/>
   <c r="G232" i="1"/>
-  <c r="G231" i="1"/>
-  <c r="G230" i="1"/>
   <c r="G229" i="1"/>
-  <c r="G226" i="1"/>
+  <c r="G227" i="1"/>
+  <c r="G225" i="1"/>
   <c r="G223" i="1"/>
   <c r="G221" i="1"/>
-  <c r="G218" i="1"/>
-[...1 lines deleted...]
-  <c r="G214" i="1"/>
+  <c r="G215" i="1"/>
+  <c r="G213" i="1"/>
   <c r="G212" i="1"/>
   <c r="G210" i="1"/>
-  <c r="G208" i="1"/>
+  <c r="G233" i="1"/>
+  <c r="G209" i="1"/>
   <c r="G207" i="1"/>
   <c r="G205" i="1"/>
-  <c r="G227" i="1"/>
+  <c r="G203" i="1"/>
+  <c r="G201" i="1"/>
+  <c r="G199" i="1"/>
+  <c r="G197" i="1"/>
+  <c r="G206" i="1"/>
   <c r="G204" i="1"/>
   <c r="G202" i="1"/>
   <c r="G200" i="1"/>
   <c r="G198" i="1"/>
   <c r="G196" i="1"/>
-  <c r="G194" i="1"/>
+  <c r="G195" i="1"/>
+  <c r="G188" i="1"/>
+  <c r="G189" i="1"/>
+  <c r="G190" i="1"/>
+  <c r="G191" i="1"/>
   <c r="G192" i="1"/>
-  <c r="G201" i="1"/>
-[...2 lines deleted...]
-  <c r="G195" i="1"/>
   <c r="G193" i="1"/>
-  <c r="G191" i="1"/>
-[...4 lines deleted...]
-  <c r="G186" i="1"/>
   <c r="G187" i="1"/>
-  <c r="G188" i="1"/>
-[...4 lines deleted...]
-  <c r="G167" i="1"/>
+  <c r="G180" i="1"/>
+  <c r="G178" i="1"/>
+  <c r="G176" i="1"/>
+  <c r="G174" i="1"/>
   <c r="G54" i="1"/>
   <c r="G41" i="1"/>
   <c r="G39" i="1"/>
   <c r="G36" i="1"/>
   <c r="G44" i="1"/>
   <c r="G43" i="1"/>
   <c r="G38" i="1"/>
   <c r="G35" i="1"/>
   <c r="G33" i="1"/>
   <c r="G31" i="1"/>
   <c r="G29" i="1"/>
   <c r="G27" i="1"/>
   <c r="G23" i="1"/>
   <c r="G22" i="1"/>
   <c r="G19" i="1"/>
   <c r="G21" i="1"/>
   <c r="G18" i="1"/>
   <c r="G16" i="1"/>
   <c r="G14" i="1"/>
   <c r="G13" i="1"/>
   <c r="G12" i="1"/>
   <c r="G11" i="1"/>
   <c r="G10" i="1"/>
   <c r="G9" i="1"/>
   <c r="G7" i="1"/>
   <c r="G5" i="1"/>
-  <c r="F266" i="1" l="1"/>
-[...1 lines deleted...]
-  <c r="F171" i="1"/>
+  <c r="F309" i="1" l="1"/>
+  <c r="F263" i="1"/>
+  <c r="F169" i="1"/>
+  <c r="F217" i="1"/>
   <c r="F45" i="1"/>
-  <c r="F314" i="1" s="1"/>
-[...13 lines deleted...]
-  <c r="G324" i="1"/>
+  <c r="F360" i="1" s="1"/>
+  <c r="F365" i="1" l="1"/>
+  <c r="F363" i="1" l="1"/>
+  <c r="F364" i="1" l="1"/>
+  <c r="F87" i="1" l="1"/>
+  <c r="G98" i="1" l="1"/>
+  <c r="G92" i="1"/>
+  <c r="G110" i="1"/>
+  <c r="G112" i="1"/>
+  <c r="G122" i="1"/>
+  <c r="G106" i="1"/>
+  <c r="G120" i="1"/>
+  <c r="G118" i="1"/>
+  <c r="G90" i="1"/>
+  <c r="G100" i="1"/>
+  <c r="G104" i="1"/>
+  <c r="G108" i="1"/>
+  <c r="G102" i="1"/>
+  <c r="G114" i="1"/>
+  <c r="G96" i="1"/>
+  <c r="G94" i="1"/>
+  <c r="G116" i="1"/>
+  <c r="F361" i="1"/>
+  <c r="F123" i="1" l="1"/>
+  <c r="F362" i="1" l="1"/>
+  <c r="F344" i="1" l="1"/>
+  <c r="F369" i="1" l="1"/>
+  <c r="F373" i="1" l="1"/>
+  <c r="G373" i="1" s="1"/>
+  <c r="F371" i="1"/>
+  <c r="G371" i="1" s="1"/>
+  <c r="F376" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="513" uniqueCount="356">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="545" uniqueCount="360">
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Basic Text (Hardcover)</t>
   </si>
   <si>
     <t>Basic Text (Softcover)</t>
   </si>
   <si>
     <t>Gift Edition Basic Text</t>
   </si>
   <si>
     <t>Language Code</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
@@ -1500,144 +1525,123 @@
   <si>
     <t>DK, EN, FI, IT, NR, PO, SW</t>
   </si>
   <si>
     <t>Line-numbered Basic Text (Softcover) - EN, SP</t>
   </si>
   <si>
     <t>It Works: How and Why (Hardcover) - EN, HE, JP, PO, SW</t>
   </si>
   <si>
     <t>AR, DK, EN, FA, FI, FR, GE, HI, HU, IT, LT, LV, NL, NR, PB, PL, RU, SP</t>
   </si>
   <si>
     <t>DK, EN, FA, FI, FR, GE, GR, HE, HI, IT, JP, LT, LV, NR, PB, PO, RU, SP, SW, TU</t>
   </si>
   <si>
     <t>AF, AR, CR, DK, EN, FA, FI, FL, FR, GE, GR, HU, ID, IT, LT, NL, NR, PB, PL, RU, SP, SW, TU</t>
   </si>
   <si>
     <t>EN, FA, FR, GE, IT, JP, NR, PB, PL, RU, SP</t>
   </si>
   <si>
     <t>DK, EN, FA, FR, GR, HU, IT, JP, LT, LV, NR, PB, PL, RU, SP, SW</t>
   </si>
   <si>
-    <t>DK, EN, FA, HU, IT, PB, RU, SP</t>
-[...1 lines deleted...]
-  <si>
     <t>EN, PB, SP, SW</t>
   </si>
   <si>
     <t>EN, FA, FR, GE, GR, HU, IT, JP, LT, NR, PB, PL, PO, RU, SP, SW</t>
   </si>
   <si>
     <t>AF, AN, AR, ASL, BE, EN, FA, FL, FR, GE, GR, HI, IS, IT, JP, KA, KN, KO, LT, MT, NR, PB, PO, RU, SL, SP, SW, TA, TU, UA, ZU</t>
   </si>
   <si>
     <t>DK, EN, FA, FR, HE, IT, NR, PB, RU, SP, SW</t>
   </si>
   <si>
     <t>In Times of Illness (1992 Version) - GE, PO</t>
   </si>
   <si>
     <t>DK, EN, FA, FR, GE, HE, HU, IT, LT, NR, PB, PL, PO, RU, SP</t>
   </si>
   <si>
     <t>DK, EN, FA, FI, FR, GE, HI, HU, IT, LT, MP, NR, PB, PL, PO, RU, SP, SW, TA, TU</t>
   </si>
   <si>
     <t>BG, EN, FA, FI, FR, IT, LT, NR, PB, PL, PO, RU, SP, SW, TA, TU</t>
   </si>
   <si>
-    <t>AF, AR, AZ, CR, DK, EN, FA, FI, FL, FR, GE, HE, HI, ID, IT, KO, LT, MP, NL, NR, PB, PL, PO, RU, SK, SL, SP, SW, TA, TH, TU, UA, ZU</t>
-[...4 lines deleted...]
-  <si>
     <t>AF, AM, AN, AR, ASL, AZ, BE, BG, BM, BN, CH, CR, CS, CT, DK, EN, ET, FA, FI, FL, FR, GE, GR, HE, HI, HU, ID, IS, IT, JP, KA, KK, KN, KO, LT, LV, MP, MT, NE, NL, NR, OR, PA, PB, PL, PO, RO, RU, SH, SI, SK, SL, SP, SR, SW, TA, TH, TU, UA, UR, ZU</t>
   </si>
   <si>
     <t>AF, AN, AR, AZ, BN, CH, CR, CT, DK, EN, FA, FI, FL, FR, GE, GR, HI, HU, ID, IS, IT, JP, KA, KO, LT, LV, NE, NL, NR, PB, PL, PO, RU, SK, SL, SP, SW, TA, TH, TU, UA</t>
   </si>
   <si>
     <t>AF, AN, AR, AZ, BE, BG, BM, BN, CH, CR, CS, CT, DK, EN, FA, FI, FL, FR, GE, GR, HE, HI, HU, ID, IS, IT, JP, KA, KN, KO, LT, LV, MP, NE, NL, NR, PB, PL, PO, RU, SK, SL, SP, SW, TA, TH, TU, UA, ZU</t>
   </si>
   <si>
     <t>AF, AN, AR, AZ, BE, BG, BM, BN, CH, CR, CS, CT, DK, EN, FA, FI, FL, FR, GE, GR, HI, HU, ID, IS, IT, JP, KA, KO, LT, LV, MP, NE, NL, NR, PB, PL, PO, RU, SH, SK, SL, SP, SW, TA, TH, TU, UA</t>
   </si>
   <si>
-    <t>AR, DK, EN, FA, FI, FR, GE, HU, IT, NR, PB, PL, RU, SP, SW</t>
-[...7 lines deleted...]
-  <si>
     <t>PR Basics - EN, FA, GE, PB, PL, SP, SW</t>
   </si>
   <si>
     <t>A Guide to World Services in NA, 2023-2026 - EN, SP</t>
   </si>
   <si>
     <t>A Guide to Phoneline Service - EN, FA</t>
   </si>
   <si>
     <t>Treasurer's Handbook, Revised - EN, IT, SP</t>
   </si>
   <si>
     <t>Group Treasurer's Workbook, Revised - EN, LT, SP</t>
   </si>
   <si>
     <t>A Guide to Local Services in NA, 2023 Version - EN, GE, SP</t>
   </si>
   <si>
     <t>Institutional Group Guide - EN, PB</t>
   </si>
   <si>
     <t>Planning Basics - EN, FA, SP</t>
   </si>
   <si>
     <t>Phoneline Basics - EN, FA, SP</t>
   </si>
   <si>
     <t>AR, CH, CT, EN, FA, FI, FR, GE, GR, HU, ID, IT, NR, PB, PL, RU, SL, SP, SW</t>
   </si>
   <si>
     <t>DK, EN, FA, FR, IT, NR, RU, SP, SW</t>
   </si>
   <si>
     <t>AR, EN, FA, FI, FR, HE, HU, IT, NR, PB, PL, PO, RU, SP, SW, TU</t>
   </si>
   <si>
     <t>AR, EN, FA, FI, FR, HU, IT, LT, NR, PB, PO, RU, SP, SW, TU</t>
-  </si>
-[...1 lines deleted...]
-    <t>AR, DK, EN, FA, FI, FR, GE, GR, HE, HU, ID, IT, LT, NR, PB, PL, PO, RU, SP, SW, TU</t>
   </si>
   <si>
     <t>DK, EN, FA, FI, FR, GE, GR, HE, HU, IT, NR, PL, PO, RU, SP, SW</t>
   </si>
   <si>
     <t>EN, FA, FR, GE, IT, NR, PL, RU, SP, SW</t>
   </si>
   <si>
     <t>DK, EN, FA, FI, FR, GE, HU, IT, NR, PB, PL, PO, RU, SP</t>
   </si>
   <si>
     <t>Concepts Poster - EN, FR, NL, PL, SP</t>
   </si>
   <si>
     <t>Steps Poster - AR, EN, FR, NL, PL, SP</t>
   </si>
   <si>
     <t>Traditions Poster - AR, EN, FR, NL, PL, SP</t>
   </si>
   <si>
     <t>Visions for NA Service Poster (36" x 36") - EN, IT, SP</t>
   </si>
   <si>
     <t>Visions for NA Service Poster (28" x 28") - AF, EN, FR, IT, SP</t>
   </si>
@@ -1690,53 +1694,50 @@
       <t xml:space="preserve">NA White Booklet: H&amp;I Edition </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Helvetica"/>
         <family val="2"/>
       </rPr>
       <t>(without staples)</t>
     </r>
   </si>
   <si>
     <r>
       <t>BRONZE MEDALLIONS</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color rgb="FF002060"/>
         <rFont val="Helvetica"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Available in English (1-60 Years, 18 Months, &amp; Eternity)</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve"> French, Hebrew, &amp; Spanish (1-50 Years, 18 Months, &amp; Eternity), Portuguese (1-40 Years, 18 Months, &amp; Eternity)</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Helvetica"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Language Codes </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Helvetica"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Helvetica"/>
@@ -1747,133 +1748,169 @@
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Helvetica"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 AF Afrikaans, AM Amharic, AN Anglicized, AR Arabic, ASL American Sign Language, AZ Azerbaijani, BE Bengali, BLA Blackfoot, BG Bulgarian, 
 BM Bahasa Melayu, BN Bengali/Bangladesh, BR Braille, BS Bosnian, CH Chinese, CHR Cherokee, CHA Chamorro, CR Croation, CS Czech, 
 CT Chinese Traditional, DK Danish, DV Dhivehi, EN English, ET Estonian, FA Farsi, FI Finnish, FL Filipino, FR French, GA Gaelic Irish, GE German, GR Greek, HAW Hawaiian, HE Hebrew, HI Hindi, HU Hungarian, HY Armenian, ID Indonesian, MOE Innu, IU Inuktikut, IS Icelandic, IT Italian, JP Japanese, KA Georgian, 
 KK Kazakh, KN Kannada, KO Korean, LT Lithuanian, LV Latvian, MD Moldovian, MP Manipuri, MR Marathi, MT Maltese, MZ Mizo, NE Nepali, 
 NL Nederlands/Dutch, NR Norwegian, OR Odia, PA Punjabi, PB Portuguese/Brazil, PL Polish, PM Papiamento, PO Portuguese, RO Romanian, RU Russian, 
 SC Sardinian, SH Swahili, SI Sinhala, SK Slovak, SL Slovenian, SP Spanish, SR Serbian, SW Swedish, TA Tamil, TH Thai, TU Turkish, UA Ukrainian, UR Urdu, 
 CY Welsh, VS Visayan, YK Yupik, ZU Zulu</t>
     </r>
   </si>
   <si>
     <t>AF, AR, AZ, BE, BG, BM, BS, CH, CR, CS, DK, DV, EN, ES, FA, FI, FL, FR, GA, GE, GR, HE, HI, HU, HY, ID, IS, IT, JP, KA, KN, KO, LT, LV, MOE, MP, MR, MT, MZ, NE, NL, NR, OR, PA, PL, PM, PO, RO, RU, SH, SK, SL, SP, SW, TA, TH, TU, UA, UR, VS, ZU 
 Welcome Only - BLA, CHA, CHR, CY, HAW, IU, SC, YK</t>
   </si>
   <si>
     <t>AR, BG, BM, CH, CR, CT, DK, EN, FA, FI, FL, FR, GE, GR, HE, HU, ID, IS, IT, JP, KA, KN, KO, LT, LV, NL, NR, PB, PL, PO, RO, RU, SH, SL, SR, SW, TA, UA, ZU</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Group Business Meetings ( Rev.) </t>
-[...11 lines deleted...]
-    <r>
       <t xml:space="preserve">European Membership Survey </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Helvetica"/>
         <family val="2"/>
       </rPr>
       <t>- EN, GE</t>
     </r>
   </si>
   <si>
-    <t>AF, AR, CH, DK, EN, FA, FI, FR, HE, HU, IT, JP, NR, PB, PL, PO, RO, RU, SP, SW, TH, TU</t>
-[...4 lines deleted...]
-  <si>
     <t>AF, AN, AR, AZ, BG, BM, CH, CR, CS, CT, DK, EN, ET, FA, FI, FL, FR, GE, GR, HE, HI, HU, ID, IS, IT, JP, KK, KO, LT, LV, MP, NE, NL, NR, PB, PL, PO, RU, SK, SL, SP, SW, TA, TH, TU, UA</t>
   </si>
   <si>
     <t>AF, AN, AR, AZ, BG, BN, CS, DK, EN, FA, FI, FR, GE, HE, HI, HU, ID, IT, KA, LT, LV, MP, NE, NL, NR, PB, PL, PO, RU, SK, SP, SW, TA, TH, TU, UA</t>
   </si>
   <si>
-    <t>AN, AR, AZ, DK, EN, FA, FI, FR, GE, GR, HE, HU, IS, IT, KO, LT, NL, NR, PB, PL, PO, RU, SK, SP, SW, TA, TH, TU, UA</t>
-[...1 lines deleted...]
-  <si>
     <t>AF, AN, AR, AZ, BM, BN, CH, CR, CS, CT, DK, EN, FA, FI, FL, FR, GE, GR, HI, HU, ID, IS, IT, JP, KO, LT, LV, MP, NE, NL, NR, PB, PL, PO, RU, SK, SL, SP, SW, TA, TH, TU, UA</t>
   </si>
   <si>
     <t>AF, AN, AZ, BE, BN, CS, DK, EN, FA, FR, GE, HU, IS, IT, LT, MP, NE, NL, NR, PB, PL, PO, RU, SP, SW, TA, TH, TU, UA</t>
   </si>
   <si>
     <t>AF, AN, AR, AZ, BE, BG, BM, CH, CR, CS, CT, DK, EN, ET, FA, FI, FL, FR, GE, GR, HE, HI, HU, ID, IS, IT, JP, KA, KN, KO, LT, LV, MP, NE, NL, NR, PB, PL, PO, RO, RU, SH, SK, SL, SP, SW, TA, TH, TU, UA, ZU</t>
   </si>
   <si>
-    <t>AF, AN, AR, AZ, BE, BG, BM, BN, CH, CR, CS, CT, DK, EN, FA, FI, FL, FR, GE, GR, HE, HI, HU, ID, IS, IT, JP, KA, KO, LT, LV, MP, NE, NL, NR, PB, PL, PO, RU, SH, SK, SL, SP, SW, TA, TU, UA</t>
-[...1 lines deleted...]
-  <si>
     <t>AF, AN, AZ, BN, DK, EN, FA, FR, GE, HU, ID, IS, IT, LT, LV, MP, NE, NL, NR, PB, PL, RU, SP, SW, TA, UA</t>
   </si>
   <si>
-    <t>AF, AN, AR, AZ, BE, BG, BM, CH, CR, CT, DK, EN, FA, FI, FL, FR, GE, GR, HE, HI, HU, ID, IS, IT, JP, KK, KO, LT, LV, MP, NE, NL, NR, PB, PL, PO, RU, SH, SL, SP, SW, TA, TH, TU, UA, ZU</t>
-[...4 lines deleted...]
-  <si>
     <t>AF, AN, AR, AZ, BE, BG, BM, BN, CH, CR, CS, CT, DK, EN, ET, FA, FI, FL, FR, GE, GR, HE, HI, HU, ID, IS, IT, JP, KA, KK, KN, KO, LT, LV, MP, NE, NL, NR, OR, PB, PL, PO, RO, RU, SH, SK, SL, SP, SR, SW, TA, TH, TU, UA, UR, ZU</t>
   </si>
   <si>
-    <t>DK, EN, FA, FR, GE, HU, ID, IT, LT, NE, NR, PB, PL, PO, RU, SK, SP, SW</t>
-[...1 lines deleted...]
-  <si>
     <t>AF, AN, AR, AZ, DK, EN, FA, FI, FR, GE, HE, HU, IT, LT, MP, NL, NR, PB, PL, PO, RU, SP, SW, UA</t>
   </si>
   <si>
     <t>AF, AR, DK, EN, FA, FR, GE, HU, IT, NE, NL, NR, PB, PL, PO, RU, SP, SW, TU, UA</t>
   </si>
   <si>
-    <t>DK, EN, FA, FI, FR, HU, ID, IT, PB, PL, RU, SP, SW</t>
-[...1 lines deleted...]
-  <si>
     <t>EN, FA, FR, GE, HU, IT, JP, LT, NR, PB, PL, PO, RU, SK, SL, SP, SW</t>
   </si>
   <si>
     <t>AR, DK, EN, FA, FI, FR, HE, HI, HU, IT, JP, LT, LV, NR, PB, PL, PO, RU, SP, SW, TH</t>
   </si>
   <si>
     <t>AF, AR, BG, BM, CH, CR, FL, GE, GR, HE, HI, HU, ID, IS, JP, KA, KN, LT, LV, NE, PL, SH, TA, TH, TU, UA</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Group Business Meetings ( Rev.) </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Helvetica"/>
+        <family val="2"/>
+      </rPr>
+      <t>- EN, SK, SP</t>
+    </r>
+  </si>
+  <si>
+    <t>DK, EN, FA, GR, HU, IT, PB, RU, SP, SW</t>
+  </si>
+  <si>
+    <t>AF, AR, AZ, CR, DK, EN, FA, FI, FL, FR, GE, HE, HI, ID, IT, KK, KO, LT, MP, NL, NR, PB, PL, PO, RU, SK, SL, SP, SW, TA, TH, TU, UA, ZU</t>
+  </si>
+  <si>
+    <t>AZ, DK, EN, FA, FR, GE, HU, ID, IT, LT, NE, NR, PB, PL, PO, RU, SK, SP, SW</t>
+  </si>
+  <si>
+    <t>IP #21 Staying Clean in Isolation, Revised</t>
+  </si>
+  <si>
+    <t>AR, BM, FA, FI, GE, HU, IT, NR, PB, PL, PO, RU, SP, SW, TA</t>
+  </si>
+  <si>
+    <t>AZ, BG, DK, EN, FA, FI, FR, HU, ID, IT, LT, PB, PL, RU, SP, SW, UA</t>
+  </si>
+  <si>
+    <t>AF, AN, AR, AZ, BE, BG, BN, CS, DK, EN, FA, FI, FR, GE, HE, HI, HU, ID, IS, IT, KN, LT, MP, NE, NL, NR, PB, PL, PO, RU, SK, SP, SW, TA, TH, TU, UA, ZU</t>
+  </si>
+  <si>
+    <t>AN, AR, AZ, DK, EN, FA, FI, FR, GE, GR, HE, HI, HU, IS, IT, KO, LT, NL, NR, PB, PL, PO, RU, SK, SP, SW, TA, TH, TU, UA</t>
+  </si>
+  <si>
+    <t>AF, AN, AR, AZ, BE, BG, BM, BN, CH, CR, CS, CT, DK, EN, FA, FI, FL, FR, GE, GR, HE, HI, HU, ID, IS, IT, JP, KA, KO, LT, LV, MP, NE, NL, NR, PB, PL, PO, RU, SH, SK, SL, SP, SW, TA, TH, TU, UA</t>
+  </si>
+  <si>
+    <t>AF, AN, AR, AZ, BE, BG, BM, CH, CR, CT, DK, EN, FA, FI, FL, FR, GE, GR, HE, HI, HU, ID, IS, IT, JP, KK, KO, LT, LV, MP, NE, NL, NR, PB, PL, PO, RU, SH, SK, SL, SP, SW, TA, TH, TU, UA, ZU</t>
+  </si>
+  <si>
+    <t>AF, AN, AR, AZ, BM, BN, CH, CR, CT, DK, EN, FA, FI, FL, FR, GE, GR, HI, HU, ID, IS, IT, JP, KO, LT, LV, NE, NL, NR, PB, PL, PO, RU, SK, SL, SP, SW, TA, TH, TU, UA</t>
+  </si>
+  <si>
+    <t>AR, AZ, DK, EN, FA, FI, FR, GE, HU, IT, NR, PB, PL, RU, SP, SW</t>
+  </si>
+  <si>
+    <t>AR, CS, DK, EN, FA, FI, FR, GE, HU, ID, IT, LT, NL, NR, PB, PL, PO, RU, SK, SP, TA, TU</t>
+  </si>
+  <si>
+    <t>AF, AZ, AR, CH, DK, EN, FA, FI, FR, HE, HU, IT, JP, NR, PB, PL, PO, RO, RU, SP, SW, TH, TU, UA</t>
+  </si>
+  <si>
+    <t>H&amp;I Basics, Revised</t>
+  </si>
+  <si>
+    <t>H&amp;I Basics - GE, PB, SP</t>
+  </si>
+  <si>
+    <t>Subtotal Page 8</t>
+  </si>
+  <si>
+    <t>SUBTOTAL PAGE 8</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> French, Hebrew, Portuguese, &amp; Spanish (1-50 Years, 18 Months, &amp; Eternity)</t>
+  </si>
+  <si>
+    <t>AR, DK, EN, FA, FI, FR, GE, GR, HE, HU, ID, IT, LT, NR, PB, PL, PO, RU, SK, SP, SW, TU</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="164" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="165" formatCode="#,##0.00\ [$€-1]_);[Red]\(#,##0.00\ [$€-1]\)"/>
   </numFmts>
   <fonts count="50">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Helvetica"/>
       <family val="2"/>
     </font>
@@ -2693,51 +2730,51 @@
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF002060"/>
       </right>
       <top style="thin">
         <color rgb="FF002060"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF002060"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="312">
+  <cellXfs count="338">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
@@ -2908,51 +2945,50 @@
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="8" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="8" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="8" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -3087,314 +3123,418 @@
     </xf>
     <xf numFmtId="165" fontId="39" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="39" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="15" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="8" fontId="15" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="49" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="37" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="8" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="165" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="6"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="40" fillId="5" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="40" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="165" fontId="32" fillId="5" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="32" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="32" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="32" fillId="5" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="40" fillId="5" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="15" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="5" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="32" fillId="5" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="32" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="15" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="15" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="4" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="4" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -3413,282 +3553,254 @@
     </xf>
     <xf numFmtId="165" fontId="15" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="15" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="165" fontId="28" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="28" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="28" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="28" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="165" fontId="28" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="2"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="8" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="164" fontId="15" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...43 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="7" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="7" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...37 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2022/11/relationships/FeaturePropertyBag" Target="featurePropertyBag/featurePropertyBag.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cart-eu.na.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>153738</xdr:colOff>
-      <xdr:row>337</xdr:row>
+      <xdr:row>383</xdr:row>
       <xdr:rowOff>60156</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2560053</xdr:colOff>
-      <xdr:row>341</xdr:row>
+      <xdr:row>387</xdr:row>
       <xdr:rowOff>160420</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="TextBox 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33EA075B-48FF-06BE-DF5D-F5E5383E829B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="153738" y="71895367"/>
           <a:ext cx="2406315" cy="929106"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
@@ -3712,57 +3824,57 @@
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="800" b="1">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Helvetica" pitchFamily="2" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>Please print all information and include a daytime phone number and/or email. Do not abbreviate streets or cities. Note: deliveries to PO Boxes must be picked up within seven days or they will be returned to the WSO. Return shipping will be at customer's expense.</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>153737</xdr:colOff>
-      <xdr:row>343</xdr:row>
+      <xdr:row>389</xdr:row>
       <xdr:rowOff>106948</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2566737</xdr:colOff>
-      <xdr:row>347</xdr:row>
+      <xdr:row>393</xdr:row>
       <xdr:rowOff>113631</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="TextBox 3">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19A4F3D3-1759-10DE-652A-2D4735CDAFDB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="153737" y="73279001"/>
           <a:ext cx="2413000" cy="835525"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
@@ -4207,6096 +4319,6687 @@
 <wetp:taskpanes xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11">
   <wetp:taskpane dockstate="right" visibility="0" width="350" row="0">
     <wetp:webextensionref xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
   </wetp:taskpane>
 </wetp:taskpanes>
 </file>
 
 <file path=xl/webextensions/webextension1.xml><?xml version="1.0" encoding="utf-8"?>
 <we:webextension xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" id="{65FAF334-6F14-814C-903C-4E7A8D4F7318}">
   <we:reference id="wa200009404" version="1.0.0.8" store="en-US" storeType="OMEX"/>
   <we:alternateReferences>
     <we:reference id="WA200009404" version="1.0.0.8" store="" storeType="OMEX"/>
   </we:alternateReferences>
   <we:properties/>
   <we:bindings/>
   <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </we:webextension>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1CFD29D8-FF92-5841-A83B-AF6F8EC84ED6}">
-  <dimension ref="A1:G362"/>
+  <dimension ref="A1:G408"/>
   <sheetViews>
-    <sheetView showZeros="0" tabSelected="1" view="pageLayout" topLeftCell="A15" zoomScale="190" zoomScaleNormal="100" zoomScalePageLayoutView="190" workbookViewId="0">
-      <selection activeCell="A15" sqref="A15"/>
+    <sheetView showZeros="0" tabSelected="1" view="pageLayout" topLeftCell="A172" zoomScale="190" zoomScaleNormal="100" zoomScalePageLayoutView="190" workbookViewId="0">
+      <selection activeCell="A177" sqref="A177"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="16"/>
   <cols>
-    <col min="1" max="1" width="47.6640625" customWidth="1"/>
+    <col min="1" max="1" width="48.5" customWidth="1"/>
     <col min="2" max="2" width="8.1640625" style="1" customWidth="1"/>
-    <col min="3" max="3" width="9.1640625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="8.6640625" style="1" customWidth="1"/>
     <col min="4" max="5" width="6" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.1640625" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="28">
-      <c r="A1" s="282" t="s">
+      <c r="A1" s="322" t="s">
         <v>268</v>
       </c>
-      <c r="B1" s="282"/>
-[...4 lines deleted...]
-      <c r="G1" s="282"/>
+      <c r="B1" s="322"/>
+      <c r="C1" s="322"/>
+      <c r="D1" s="322"/>
+      <c r="E1" s="322"/>
+      <c r="F1" s="322"/>
+      <c r="G1" s="322"/>
     </row>
     <row r="2" spans="1:7" ht="17" customHeight="1">
-      <c r="A2" s="151" t="s">
+      <c r="A2" s="192" t="s">
         <v>269</v>
       </c>
-      <c r="B2" s="151"/>
-[...4 lines deleted...]
-      <c r="G2" s="151"/>
+      <c r="B2" s="192"/>
+      <c r="C2" s="192"/>
+      <c r="D2" s="192"/>
+      <c r="E2" s="192"/>
+      <c r="F2" s="192"/>
+      <c r="G2" s="192"/>
     </row>
     <row r="3" spans="1:7" ht="33" customHeight="1">
-      <c r="A3" s="121" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="122" t="s">
+      <c r="A3" s="120" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="121" t="s">
         <v>8</v>
       </c>
-      <c r="C3" s="122" t="s">
+      <c r="C3" s="121" t="s">
         <v>6</v>
       </c>
-      <c r="D3" s="226" t="s">
+      <c r="D3" s="264" t="s">
         <v>1</v>
       </c>
-      <c r="E3" s="226"/>
-      <c r="F3" s="123" t="s">
+      <c r="E3" s="264"/>
+      <c r="F3" s="122" t="s">
         <v>7</v>
       </c>
-      <c r="G3" s="124" t="s">
+      <c r="G3" s="123" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="19" customHeight="1">
-      <c r="A4" s="192" t="s">
+      <c r="A4" s="236" t="s">
         <v>31</v>
       </c>
-      <c r="B4" s="192"/>
-[...4 lines deleted...]
-      <c r="G4" s="192"/>
+      <c r="B4" s="236"/>
+      <c r="C4" s="236"/>
+      <c r="D4" s="236"/>
+      <c r="E4" s="236"/>
+      <c r="F4" s="236"/>
+      <c r="G4" s="236"/>
     </row>
     <row r="5" spans="1:7" ht="16" customHeight="1">
-      <c r="A5" s="81" t="s">
+      <c r="A5" s="80" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="274">
+      <c r="B5" s="312">
         <v>1101</v>
       </c>
-      <c r="C5" s="214"/>
-      <c r="D5" s="227">
+      <c r="C5" s="252"/>
+      <c r="D5" s="265">
         <v>13.5</v>
       </c>
-      <c r="E5" s="228"/>
-[...1 lines deleted...]
-      <c r="G5" s="180">
+      <c r="E5" s="266"/>
+      <c r="F5" s="252"/>
+      <c r="G5" s="211">
         <f>D5*F5</f>
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="12" customHeight="1">
-      <c r="A6" s="82" t="s">
+      <c r="A6" s="81" t="s">
         <v>271</v>
       </c>
-      <c r="B6" s="213"/>
-[...4 lines deleted...]
-      <c r="G6" s="225"/>
+      <c r="B6" s="209"/>
+      <c r="C6" s="197"/>
+      <c r="D6" s="255"/>
+      <c r="E6" s="267"/>
+      <c r="F6" s="197"/>
+      <c r="G6" s="263"/>
     </row>
     <row r="7" spans="1:7" ht="16" customHeight="1">
       <c r="A7" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="166">
+      <c r="B7" s="261">
         <v>1102</v>
       </c>
-      <c r="C7" s="215"/>
-      <c r="D7" s="221">
+      <c r="C7" s="253"/>
+      <c r="D7" s="257">
         <v>13.5</v>
       </c>
-      <c r="E7" s="230"/>
-[...1 lines deleted...]
-      <c r="G7" s="211">
+      <c r="E7" s="268"/>
+      <c r="F7" s="253"/>
+      <c r="G7" s="251">
         <f>D7*F7</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="12" customHeight="1">
-      <c r="A8" s="83" t="s">
+      <c r="A8" s="82" t="s">
         <v>234</v>
       </c>
-      <c r="B8" s="167"/>
-[...4 lines deleted...]
-      <c r="G8" s="211"/>
+      <c r="B8" s="262"/>
+      <c r="C8" s="254"/>
+      <c r="D8" s="259"/>
+      <c r="E8" s="269"/>
+      <c r="F8" s="254"/>
+      <c r="G8" s="251"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="41" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="34">
         <v>1106</v>
       </c>
       <c r="C9" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="D9" s="153">
+      <c r="D9" s="194">
         <v>13.5</v>
       </c>
-      <c r="E9" s="232"/>
+      <c r="E9" s="270"/>
       <c r="F9" s="35"/>
-      <c r="G9" s="125">
+      <c r="G9" s="124">
         <f t="shared" ref="G9:G14" si="0">D9*F9</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="43" t="s">
         <v>272</v>
       </c>
       <c r="B10" s="36" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="36"/>
-      <c r="D10" s="181">
+      <c r="D10" s="223">
         <v>13.5</v>
       </c>
-      <c r="E10" s="233"/>
+      <c r="E10" s="271"/>
       <c r="F10" s="37"/>
-      <c r="G10" s="126">
+      <c r="G10" s="125">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="41" t="s">
         <v>249</v>
       </c>
       <c r="B11" s="34" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="D11" s="153">
+      <c r="D11" s="194">
         <v>18.600000000000001</v>
       </c>
-      <c r="E11" s="232"/>
+      <c r="E11" s="270"/>
       <c r="F11" s="35"/>
-      <c r="G11" s="125">
+      <c r="G11" s="124">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="43" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="36">
         <v>1107</v>
       </c>
       <c r="C12" s="36" t="s">
         <v>29</v>
       </c>
-      <c r="D12" s="181">
+      <c r="D12" s="223">
         <v>30.95</v>
       </c>
-      <c r="E12" s="233"/>
+      <c r="E12" s="271"/>
       <c r="F12" s="37"/>
-      <c r="G12" s="126">
+      <c r="G12" s="125">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="44" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="34">
         <v>1101</v>
       </c>
       <c r="C13" s="34" t="s">
         <v>30</v>
       </c>
-      <c r="D13" s="153">
+      <c r="D13" s="194">
         <v>12.75</v>
       </c>
-      <c r="E13" s="232"/>
+      <c r="E13" s="270"/>
       <c r="F13" s="35"/>
-      <c r="G13" s="125">
+      <c r="G13" s="124">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="16" customHeight="1">
       <c r="A14" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="166">
+      <c r="B14" s="261">
         <v>1101</v>
       </c>
-      <c r="C14" s="215"/>
-      <c r="D14" s="221">
+      <c r="C14" s="253"/>
+      <c r="D14" s="257">
         <v>9.4</v>
       </c>
-      <c r="E14" s="230"/>
-[...1 lines deleted...]
-      <c r="G14" s="211">
+      <c r="E14" s="268"/>
+      <c r="F14" s="253"/>
+      <c r="G14" s="251">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="24" customHeight="1">
-      <c r="A15" s="307" t="s">
-[...7 lines deleted...]
-      <c r="G15" s="211"/>
+      <c r="A15" s="149" t="s">
+        <v>338</v>
+      </c>
+      <c r="B15" s="262"/>
+      <c r="C15" s="254"/>
+      <c r="D15" s="259"/>
+      <c r="E15" s="269"/>
+      <c r="F15" s="254"/>
+      <c r="G15" s="251"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="212">
+      <c r="B16" s="208">
         <v>1110</v>
       </c>
-      <c r="C16" s="155"/>
-      <c r="D16" s="217">
+      <c r="C16" s="196"/>
+      <c r="D16" s="226">
         <v>13.2</v>
       </c>
-      <c r="E16" s="218"/>
-[...1 lines deleted...]
-      <c r="G16" s="225">
+      <c r="E16" s="227"/>
+      <c r="F16" s="196"/>
+      <c r="G16" s="263">
         <f>D16*F16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="12.75" customHeight="1">
-      <c r="A17" s="84" t="s">
+      <c r="A17" s="83" t="s">
         <v>14</v>
       </c>
-      <c r="B17" s="213"/>
-[...4 lines deleted...]
-      <c r="G17" s="225"/>
+      <c r="B17" s="209"/>
+      <c r="C17" s="197"/>
+      <c r="D17" s="255"/>
+      <c r="E17" s="256"/>
+      <c r="F17" s="197"/>
+      <c r="G17" s="263"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="43" t="s">
         <v>273</v>
       </c>
       <c r="B18" s="36">
         <v>1140</v>
       </c>
       <c r="C18" s="36"/>
-      <c r="D18" s="181">
+      <c r="D18" s="223">
         <v>10.8</v>
       </c>
-      <c r="E18" s="182"/>
+      <c r="E18" s="224"/>
       <c r="F18" s="37"/>
-      <c r="G18" s="126">
+      <c r="G18" s="125">
         <f>D18*F18</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="42" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="212">
+      <c r="B19" s="208">
         <v>1143</v>
       </c>
-      <c r="C19" s="155"/>
-      <c r="D19" s="217">
+      <c r="C19" s="196"/>
+      <c r="D19" s="226">
         <v>10.8</v>
       </c>
-      <c r="E19" s="218"/>
-[...1 lines deleted...]
-      <c r="G19" s="225">
+      <c r="E19" s="227"/>
+      <c r="F19" s="196"/>
+      <c r="G19" s="263">
         <f>D19*F19</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="11" customHeight="1">
-      <c r="A20" s="82" t="s">
+      <c r="A20" s="81" t="s">
         <v>274</v>
       </c>
-      <c r="B20" s="213"/>
-[...4 lines deleted...]
-      <c r="G20" s="225"/>
+      <c r="B20" s="209"/>
+      <c r="C20" s="197"/>
+      <c r="D20" s="255"/>
+      <c r="E20" s="256"/>
+      <c r="F20" s="197"/>
+      <c r="G20" s="263"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="43" t="s">
         <v>250</v>
       </c>
       <c r="B21" s="36">
         <v>1144</v>
       </c>
       <c r="C21" s="36" t="s">
         <v>29</v>
       </c>
-      <c r="D21" s="181">
+      <c r="D21" s="223">
         <v>11.2</v>
       </c>
-      <c r="E21" s="182"/>
+      <c r="E21" s="224"/>
       <c r="F21" s="37"/>
-      <c r="G21" s="126">
+      <c r="G21" s="125">
         <f>D21*F21</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="41" t="s">
         <v>251</v>
       </c>
       <c r="B22" s="34" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="D22" s="153">
+      <c r="D22" s="194">
         <v>15</v>
       </c>
-      <c r="E22" s="154"/>
+      <c r="E22" s="195"/>
       <c r="F22" s="35"/>
-      <c r="G22" s="125">
+      <c r="G22" s="124">
         <f>D22*F22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="B23" s="166">
+      <c r="B23" s="261">
         <v>1112</v>
       </c>
-      <c r="C23" s="215"/>
-      <c r="D23" s="221">
+      <c r="C23" s="253"/>
+      <c r="D23" s="257">
         <v>10.8</v>
       </c>
-      <c r="E23" s="222"/>
-[...1 lines deleted...]
-      <c r="G23" s="211">
+      <c r="E23" s="258"/>
+      <c r="F23" s="253"/>
+      <c r="G23" s="251">
         <f>D23*F23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="24" customHeight="1">
-      <c r="A24" s="83" t="s">
+      <c r="A24" s="82" t="s">
         <v>275</v>
       </c>
-      <c r="B24" s="167"/>
-[...4 lines deleted...]
-      <c r="G24" s="211"/>
+      <c r="B24" s="262"/>
+      <c r="C24" s="254"/>
+      <c r="D24" s="259"/>
+      <c r="E24" s="260"/>
+      <c r="F24" s="254"/>
+      <c r="G24" s="251"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="41" t="s">
         <v>252</v>
       </c>
       <c r="B25" s="38">
         <v>1113</v>
       </c>
       <c r="C25" s="39" t="s">
         <v>29</v>
       </c>
-      <c r="D25" s="153">
+      <c r="D25" s="194">
         <v>11.2</v>
       </c>
-      <c r="E25" s="154"/>
+      <c r="E25" s="195"/>
       <c r="F25" s="39"/>
-      <c r="G25" s="125">
+      <c r="G25" s="124">
         <f>D25*F25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="10" t="s">
         <v>230</v>
       </c>
       <c r="B26" s="49">
         <v>1114</v>
       </c>
-      <c r="C26" s="118" t="s">
+      <c r="C26" s="117" t="s">
         <v>29</v>
       </c>
-      <c r="D26" s="181">
+      <c r="D26" s="223">
         <v>21</v>
       </c>
-      <c r="E26" s="182"/>
-[...1 lines deleted...]
-      <c r="G26" s="126">
+      <c r="E26" s="224"/>
+      <c r="F26" s="117"/>
+      <c r="G26" s="125">
         <f>D26*F26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="B27" s="212">
+      <c r="B27" s="208">
         <v>1200</v>
       </c>
-      <c r="C27" s="155"/>
-      <c r="D27" s="217">
+      <c r="C27" s="196"/>
+      <c r="D27" s="226">
         <v>2.15</v>
       </c>
-      <c r="E27" s="218"/>
-[...1 lines deleted...]
-      <c r="G27" s="179">
+      <c r="E27" s="227"/>
+      <c r="F27" s="196"/>
+      <c r="G27" s="210">
         <f>D27*F27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="24" customHeight="1">
-      <c r="A28" s="82" t="s">
+      <c r="A28" s="81" t="s">
         <v>276</v>
       </c>
-      <c r="B28" s="213"/>
-[...4 lines deleted...]
-      <c r="G28" s="180"/>
+      <c r="B28" s="209"/>
+      <c r="C28" s="197"/>
+      <c r="D28" s="255"/>
+      <c r="E28" s="256"/>
+      <c r="F28" s="197"/>
+      <c r="G28" s="211"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B29" s="166">
+      <c r="B29" s="261">
         <v>1121</v>
       </c>
-      <c r="C29" s="215"/>
-      <c r="D29" s="221">
+      <c r="C29" s="253"/>
+      <c r="D29" s="257">
         <v>13.2</v>
       </c>
-      <c r="E29" s="222"/>
-[...1 lines deleted...]
-      <c r="G29" s="211">
+      <c r="E29" s="258"/>
+      <c r="F29" s="253"/>
+      <c r="G29" s="251">
         <f>D29*F29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="12.75" customHeight="1">
-      <c r="A30" s="119" t="s">
+      <c r="A30" s="118" t="s">
         <v>28</v>
       </c>
-      <c r="B30" s="167"/>
-[...4 lines deleted...]
-      <c r="G30" s="211"/>
+      <c r="B30" s="262"/>
+      <c r="C30" s="254"/>
+      <c r="D30" s="259"/>
+      <c r="E30" s="260"/>
+      <c r="F30" s="254"/>
+      <c r="G30" s="251"/>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="42" t="s">
         <v>253</v>
       </c>
-      <c r="B31" s="212">
+      <c r="B31" s="208">
         <v>1400</v>
       </c>
-      <c r="C31" s="155"/>
-      <c r="D31" s="217">
+      <c r="C31" s="196"/>
+      <c r="D31" s="226">
         <v>10.25</v>
       </c>
-      <c r="E31" s="218"/>
-[...1 lines deleted...]
-      <c r="G31" s="225">
+      <c r="E31" s="227"/>
+      <c r="F31" s="196"/>
+      <c r="G31" s="263">
         <f>D31*F31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="24" customHeight="1">
-      <c r="A32" s="311" t="s">
-[...7 lines deleted...]
-      <c r="G32" s="225"/>
+      <c r="A32" s="153" t="s">
+        <v>337</v>
+      </c>
+      <c r="B32" s="209"/>
+      <c r="C32" s="197"/>
+      <c r="D32" s="255"/>
+      <c r="E32" s="256"/>
+      <c r="F32" s="197"/>
+      <c r="G32" s="263"/>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="10" t="s">
         <v>254</v>
       </c>
-      <c r="B33" s="166">
+      <c r="B33" s="261">
         <v>1130</v>
       </c>
-      <c r="C33" s="215"/>
-      <c r="D33" s="221">
+      <c r="C33" s="253"/>
+      <c r="D33" s="257">
         <v>9.75</v>
       </c>
-      <c r="E33" s="222"/>
-[...1 lines deleted...]
-      <c r="G33" s="211">
+      <c r="E33" s="258"/>
+      <c r="F33" s="253"/>
+      <c r="G33" s="251">
         <f>D33*F33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="12.75" customHeight="1">
-      <c r="A34" s="119" t="s">
+      <c r="A34" s="118" t="s">
         <v>277</v>
       </c>
-      <c r="B34" s="167"/>
-[...4 lines deleted...]
-      <c r="G34" s="211"/>
+      <c r="B34" s="262"/>
+      <c r="C34" s="254"/>
+      <c r="D34" s="259"/>
+      <c r="E34" s="260"/>
+      <c r="F34" s="254"/>
+      <c r="G34" s="251"/>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="41" t="s">
         <v>21</v>
       </c>
       <c r="B35" s="38">
         <v>1150</v>
       </c>
       <c r="C35" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="D35" s="153">
+      <c r="D35" s="194">
         <v>10.5</v>
       </c>
-      <c r="E35" s="154"/>
+      <c r="E35" s="195"/>
       <c r="F35" s="39"/>
-      <c r="G35" s="125">
+      <c r="G35" s="124">
         <f>D35*F35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="B36" s="166">
+      <c r="B36" s="261">
         <v>1151</v>
       </c>
-      <c r="C36" s="215"/>
-      <c r="D36" s="221">
+      <c r="C36" s="253"/>
+      <c r="D36" s="257">
         <v>10.5</v>
       </c>
-      <c r="E36" s="222"/>
-[...1 lines deleted...]
-      <c r="G36" s="211">
+      <c r="E36" s="258"/>
+      <c r="F36" s="253"/>
+      <c r="G36" s="251">
         <f>D36*F36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="12.75" customHeight="1">
-      <c r="A37" s="119" t="s">
+      <c r="A37" s="118" t="s">
         <v>278</v>
       </c>
-      <c r="B37" s="167"/>
-[...4 lines deleted...]
-      <c r="G37" s="211"/>
+      <c r="B37" s="262"/>
+      <c r="C37" s="254"/>
+      <c r="D37" s="259"/>
+      <c r="E37" s="260"/>
+      <c r="F37" s="254"/>
+      <c r="G37" s="251"/>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="41" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="38">
         <v>1201</v>
       </c>
       <c r="C38" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="D38" s="153">
+      <c r="D38" s="194">
         <v>10.5</v>
       </c>
-      <c r="E38" s="154"/>
+      <c r="E38" s="195"/>
       <c r="F38" s="39"/>
-      <c r="G38" s="125">
+      <c r="G38" s="124">
         <f>D38*F38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="B39" s="166">
+      <c r="B39" s="261">
         <v>1202</v>
       </c>
-      <c r="C39" s="215"/>
-      <c r="D39" s="221">
+      <c r="C39" s="253"/>
+      <c r="D39" s="257">
         <v>10.5</v>
       </c>
-      <c r="E39" s="222"/>
-[...1 lines deleted...]
-      <c r="G39" s="211">
+      <c r="E39" s="258"/>
+      <c r="F39" s="253"/>
+      <c r="G39" s="251">
         <f>D39*F39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="12.75" customHeight="1">
-      <c r="A40" s="119" t="s">
-[...7 lines deleted...]
-      <c r="G40" s="211"/>
+      <c r="A40" s="118" t="s">
+        <v>340</v>
+      </c>
+      <c r="B40" s="262"/>
+      <c r="C40" s="254"/>
+      <c r="D40" s="259"/>
+      <c r="E40" s="260"/>
+      <c r="F40" s="254"/>
+      <c r="G40" s="251"/>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="42" t="s">
         <v>25</v>
       </c>
-      <c r="B41" s="212">
+      <c r="B41" s="208">
         <v>9425</v>
       </c>
-      <c r="C41" s="155"/>
-      <c r="D41" s="217">
+      <c r="C41" s="196"/>
+      <c r="D41" s="226">
         <v>18</v>
       </c>
-      <c r="E41" s="218"/>
-[...1 lines deleted...]
-      <c r="G41" s="179">
+      <c r="E41" s="227"/>
+      <c r="F41" s="196"/>
+      <c r="G41" s="210">
         <f>D41*F41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:7" ht="12" customHeight="1">
-      <c r="A42" s="84" t="s">
-[...7 lines deleted...]
-      <c r="G42" s="180"/>
+      <c r="A42" s="83" t="s">
+        <v>279</v>
+      </c>
+      <c r="B42" s="209"/>
+      <c r="C42" s="197"/>
+      <c r="D42" s="255"/>
+      <c r="E42" s="256"/>
+      <c r="F42" s="197"/>
+      <c r="G42" s="211"/>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="43" t="s">
         <v>26</v>
       </c>
       <c r="B43" s="40">
         <v>9421</v>
       </c>
       <c r="C43" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="D43" s="181">
+      <c r="D43" s="223">
         <v>67.25</v>
       </c>
-      <c r="E43" s="182"/>
-[...1 lines deleted...]
-      <c r="G43" s="126">
+      <c r="E43" s="224"/>
+      <c r="F43" s="119"/>
+      <c r="G43" s="125">
         <f>D43*F43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="41" t="s">
         <v>27</v>
       </c>
       <c r="B44" s="38">
         <v>1501</v>
       </c>
       <c r="C44" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="D44" s="153">
+      <c r="D44" s="194">
         <v>13.9</v>
       </c>
-      <c r="E44" s="154"/>
+      <c r="E44" s="195"/>
       <c r="F44" s="39"/>
-      <c r="G44" s="125">
+      <c r="G44" s="124">
         <f>D44*F44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:7">
-      <c r="A45" s="94" t="s">
+      <c r="A45" s="93" t="s">
         <v>139</v>
       </c>
-      <c r="B45" s="95"/>
-[...3 lines deleted...]
-      <c r="F45" s="164">
+      <c r="B45" s="94"/>
+      <c r="C45" s="95"/>
+      <c r="D45" s="94"/>
+      <c r="E45" s="94"/>
+      <c r="F45" s="206">
         <f>SUM(G5:G44)</f>
         <v>0</v>
       </c>
-      <c r="G45" s="165"/>
+      <c r="G45" s="207"/>
     </row>
     <row r="46" spans="1:7">
-      <c r="A46" s="99"/>
-[...5 lines deleted...]
-      <c r="G46" s="102"/>
+      <c r="A46" s="98"/>
+      <c r="B46" s="99"/>
+      <c r="C46" s="100"/>
+      <c r="D46" s="99"/>
+      <c r="E46" s="99"/>
+      <c r="F46" s="100"/>
+      <c r="G46" s="101"/>
     </row>
     <row r="47" spans="1:7" ht="19" customHeight="1">
-      <c r="A47" s="161" t="s">
+      <c r="A47" s="202" t="s">
         <v>38</v>
       </c>
-      <c r="B47" s="162"/>
-[...4 lines deleted...]
-      <c r="G47" s="163"/>
+      <c r="B47" s="203"/>
+      <c r="C47" s="203"/>
+      <c r="D47" s="203"/>
+      <c r="E47" s="203"/>
+      <c r="F47" s="203"/>
+      <c r="G47" s="204"/>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="29" t="s">
         <v>259</v>
       </c>
-      <c r="B48" s="234">
+      <c r="B48" s="272">
         <v>1164</v>
       </c>
-      <c r="C48" s="234"/>
-      <c r="D48" s="235">
+      <c r="C48" s="272"/>
+      <c r="D48" s="273">
         <v>2.2000000000000002</v>
       </c>
-      <c r="E48" s="236"/>
-[...1 lines deleted...]
-      <c r="G48" s="179">
+      <c r="E48" s="274"/>
+      <c r="F48" s="272"/>
+      <c r="G48" s="210">
         <f>D48*F48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:7" ht="12" customHeight="1">
-      <c r="A49" s="85" t="s">
-[...7 lines deleted...]
-      <c r="G49" s="180"/>
+      <c r="A49" s="84" t="s">
+        <v>280</v>
+      </c>
+      <c r="B49" s="209"/>
+      <c r="C49" s="209"/>
+      <c r="D49" s="275"/>
+      <c r="E49" s="276"/>
+      <c r="F49" s="209"/>
+      <c r="G49" s="211"/>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="28" t="s">
         <v>32</v>
       </c>
-      <c r="B50" s="166">
+      <c r="B50" s="261">
         <v>1500</v>
       </c>
-      <c r="C50" s="166"/>
-      <c r="D50" s="208">
+      <c r="C50" s="261"/>
+      <c r="D50" s="248">
         <v>0.8</v>
       </c>
-      <c r="E50" s="208">
+      <c r="E50" s="248">
         <v>0.71</v>
       </c>
-      <c r="F50" s="166"/>
-      <c r="G50" s="211">
+      <c r="F50" s="261"/>
+      <c r="G50" s="251">
         <f>IF(F50 &gt; 99,E50 * F50, D50* F50)</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:7" ht="24" customHeight="1">
-      <c r="A51" s="86" t="s">
-[...7 lines deleted...]
-      <c r="G51" s="211"/>
+      <c r="A51" s="85" t="s">
+        <v>281</v>
+      </c>
+      <c r="B51" s="262"/>
+      <c r="C51" s="262"/>
+      <c r="D51" s="248"/>
+      <c r="E51" s="248"/>
+      <c r="F51" s="262"/>
+      <c r="G51" s="251"/>
     </row>
     <row r="52" spans="1:7" ht="16" customHeight="1">
       <c r="A52" s="30" t="s">
-        <v>328</v>
+        <v>321</v>
       </c>
       <c r="B52" s="38" t="s">
         <v>198</v>
       </c>
       <c r="C52" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="D52" s="133">
+      <c r="D52" s="132">
         <v>0.8</v>
       </c>
-      <c r="E52" s="133">
+      <c r="E52" s="132">
         <v>0.71</v>
       </c>
       <c r="F52" s="38"/>
-      <c r="G52" s="125">
+      <c r="G52" s="124">
         <f>IF(F52 &gt; 99,E52 * F52, D52* F52)</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:7" ht="16" customHeight="1">
       <c r="A53" s="28" t="s">
         <v>201</v>
       </c>
       <c r="B53" s="49" t="s">
         <v>200</v>
       </c>
       <c r="C53" s="49" t="s">
         <v>29</v>
       </c>
-      <c r="D53" s="132">
+      <c r="D53" s="131">
         <v>0.8</v>
       </c>
-      <c r="E53" s="132">
+      <c r="E53" s="131">
         <v>0.71</v>
       </c>
       <c r="F53" s="49"/>
-      <c r="G53" s="126">
+      <c r="G53" s="125">
         <f>IF(F53 &gt; 99,E53 * F53, D53* F53)</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="B54" s="212">
+      <c r="B54" s="208">
         <v>1603</v>
       </c>
-      <c r="C54" s="212"/>
-      <c r="D54" s="207">
+      <c r="C54" s="208"/>
+      <c r="D54" s="247">
         <v>2.8</v>
       </c>
-      <c r="E54" s="207">
+      <c r="E54" s="247">
         <v>2.5499999999999998</v>
       </c>
-      <c r="F54" s="212"/>
-      <c r="G54" s="179">
+      <c r="F54" s="208"/>
+      <c r="G54" s="210">
         <f>IF(F54 &gt; 99,E54 * F54, D54* F54)</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:7" ht="12" customHeight="1">
-      <c r="A55" s="87" t="s">
-[...7 lines deleted...]
-      <c r="G55" s="180"/>
+      <c r="A55" s="86" t="s">
+        <v>282</v>
+      </c>
+      <c r="B55" s="209"/>
+      <c r="C55" s="209"/>
+      <c r="D55" s="247"/>
+      <c r="E55" s="247"/>
+      <c r="F55" s="209"/>
+      <c r="G55" s="211"/>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="28" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="B56" s="49">
         <v>1603</v>
       </c>
       <c r="C56" s="49"/>
-      <c r="D56" s="132">
+      <c r="D56" s="131">
         <v>1.1000000000000001</v>
       </c>
-      <c r="E56" s="132">
+      <c r="E56" s="131">
         <v>1</v>
       </c>
-      <c r="F56" s="97"/>
-      <c r="G56" s="126">
+      <c r="F56" s="96"/>
+      <c r="G56" s="125">
         <f>IF(F56 &gt; 99,E56 * F56, D56* F56)</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="30" t="s">
         <v>34</v>
       </c>
-      <c r="B57" s="212">
+      <c r="B57" s="208">
         <v>1600</v>
       </c>
-      <c r="C57" s="212"/>
-      <c r="D57" s="207">
+      <c r="C57" s="208"/>
+      <c r="D57" s="247">
         <v>1</v>
       </c>
-      <c r="E57" s="207">
+      <c r="E57" s="247">
         <v>0.88</v>
       </c>
-      <c r="F57" s="212"/>
-      <c r="G57" s="179">
+      <c r="F57" s="208"/>
+      <c r="G57" s="210">
         <f>IF(F57 &gt; 99,E57 * F57, D57* F57)</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:7" ht="12" customHeight="1">
-      <c r="A58" s="87" t="s">
-[...7 lines deleted...]
-      <c r="G58" s="180"/>
+      <c r="A58" s="86" t="s">
+        <v>284</v>
+      </c>
+      <c r="B58" s="209"/>
+      <c r="C58" s="209"/>
+      <c r="D58" s="247"/>
+      <c r="E58" s="247"/>
+      <c r="F58" s="209"/>
+      <c r="G58" s="211"/>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="28" t="s">
         <v>35</v>
       </c>
-      <c r="B59" s="166">
+      <c r="B59" s="261">
         <v>1601</v>
       </c>
-      <c r="C59" s="166"/>
-      <c r="D59" s="208">
+      <c r="C59" s="261"/>
+      <c r="D59" s="248">
         <v>1</v>
       </c>
-      <c r="E59" s="208">
+      <c r="E59" s="248">
         <v>0.88</v>
       </c>
-      <c r="F59" s="166"/>
-      <c r="G59" s="211">
+      <c r="F59" s="261"/>
+      <c r="G59" s="251">
         <f>IF(F59 &gt; 99,E59 * F59, D59* F59)</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:7" ht="12" customHeight="1">
-      <c r="A60" s="310" t="s">
-[...7 lines deleted...]
-      <c r="G60" s="211"/>
+      <c r="A60" s="152" t="s">
+        <v>336</v>
+      </c>
+      <c r="B60" s="262"/>
+      <c r="C60" s="262"/>
+      <c r="D60" s="248"/>
+      <c r="E60" s="248"/>
+      <c r="F60" s="262"/>
+      <c r="G60" s="251"/>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="30" t="s">
         <v>199</v>
       </c>
       <c r="B61" s="50" t="s">
         <v>228</v>
       </c>
       <c r="C61" s="50" t="s">
         <v>29</v>
       </c>
-      <c r="D61" s="133">
+      <c r="D61" s="132">
         <v>1</v>
       </c>
-      <c r="E61" s="133">
+      <c r="E61" s="132">
         <v>0.88</v>
       </c>
       <c r="F61" s="50"/>
-      <c r="G61" s="125">
+      <c r="G61" s="124">
         <f>IF(F61 &gt; 99,E61 * F61, D61* F61)</f>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="28" t="s">
         <v>36</v>
       </c>
-      <c r="B62" s="166">
+      <c r="B62" s="261">
         <v>3110</v>
       </c>
-      <c r="C62" s="166"/>
-      <c r="D62" s="208">
+      <c r="C62" s="261"/>
+      <c r="D62" s="248">
         <v>0.8</v>
       </c>
-      <c r="E62" s="208">
+      <c r="E62" s="248">
         <v>0.71</v>
       </c>
-      <c r="F62" s="166"/>
-      <c r="G62" s="211">
+      <c r="F62" s="261"/>
+      <c r="G62" s="251">
         <f>IF(F62 &gt; 99,E62 * F62, D62* F62)</f>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:7" ht="24" customHeight="1">
-      <c r="A63" s="114" t="s">
-[...7 lines deleted...]
-      <c r="G63" s="211"/>
+      <c r="A63" s="113" t="s">
+        <v>285</v>
+      </c>
+      <c r="B63" s="262"/>
+      <c r="C63" s="262"/>
+      <c r="D63" s="248"/>
+      <c r="E63" s="248"/>
+      <c r="F63" s="262"/>
+      <c r="G63" s="251"/>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="30" t="s">
         <v>37</v>
       </c>
-      <c r="B64" s="212">
+      <c r="B64" s="208">
         <v>1604</v>
       </c>
-      <c r="C64" s="212"/>
-      <c r="D64" s="207">
+      <c r="C64" s="208"/>
+      <c r="D64" s="247">
         <v>0.41</v>
       </c>
-      <c r="E64" s="207">
+      <c r="E64" s="247">
         <v>0.38</v>
       </c>
-      <c r="F64" s="212"/>
-      <c r="G64" s="179">
+      <c r="F64" s="208"/>
+      <c r="G64" s="210">
         <f>IF(F64 &gt; 99,E64 * F64, D64* F64)</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:7" ht="12" customHeight="1">
-      <c r="A65" s="87" t="s">
-[...7 lines deleted...]
-      <c r="G65" s="180"/>
+      <c r="A65" s="86" t="s">
+        <v>286</v>
+      </c>
+      <c r="B65" s="209"/>
+      <c r="C65" s="209"/>
+      <c r="D65" s="247"/>
+      <c r="E65" s="247"/>
+      <c r="F65" s="209"/>
+      <c r="G65" s="211"/>
     </row>
     <row r="66" spans="1:7" ht="19" customHeight="1">
-      <c r="A66" s="157" t="s">
+      <c r="A66" s="198" t="s">
         <v>255</v>
       </c>
-      <c r="B66" s="158"/>
-[...4 lines deleted...]
-      <c r="G66" s="159"/>
+      <c r="B66" s="199"/>
+      <c r="C66" s="199"/>
+      <c r="D66" s="199"/>
+      <c r="E66" s="199"/>
+      <c r="F66" s="199"/>
+      <c r="G66" s="200"/>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="30" t="s">
         <v>39</v>
       </c>
-      <c r="B67" s="210">
+      <c r="B67" s="249">
         <v>3102</v>
       </c>
-      <c r="C67" s="210"/>
-      <c r="D67" s="207">
+      <c r="C67" s="249"/>
+      <c r="D67" s="247">
         <v>0.32</v>
       </c>
-      <c r="E67" s="207">
+      <c r="E67" s="247">
         <v>0.3</v>
       </c>
-      <c r="F67" s="210"/>
-[...1 lines deleted...]
-        <f>IF(SUM(F67:F78) &gt; 99,E67 * F67, D67* F67)</f>
+      <c r="F67" s="249"/>
+      <c r="G67" s="210">
+        <f>IF(SUM(F67:F79) &gt; 99,E67 * F67, D67* F67)</f>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:7" ht="22" customHeight="1">
-      <c r="A68" s="89" t="s">
+      <c r="A68" s="88" t="s">
+        <v>341</v>
+      </c>
+      <c r="B68" s="249"/>
+      <c r="C68" s="249"/>
+      <c r="D68" s="247"/>
+      <c r="E68" s="247"/>
+      <c r="F68" s="249"/>
+      <c r="G68" s="211"/>
+    </row>
+    <row r="69" spans="1:7">
+      <c r="A69" s="144" t="s">
+        <v>40</v>
+      </c>
+      <c r="B69" s="250">
+        <v>3117</v>
+      </c>
+      <c r="C69" s="250"/>
+      <c r="D69" s="248">
+        <v>0.32</v>
+      </c>
+      <c r="E69" s="248">
+        <v>0.3</v>
+      </c>
+      <c r="F69" s="250"/>
+      <c r="G69" s="219">
+        <f>IF(SUM(F67:F79) &gt; 99,E69 * F69, D69* F69)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" ht="12" customHeight="1">
+      <c r="A70" s="150" t="s">
+        <v>342</v>
+      </c>
+      <c r="B70" s="250"/>
+      <c r="C70" s="250"/>
+      <c r="D70" s="248"/>
+      <c r="E70" s="248"/>
+      <c r="F70" s="250"/>
+      <c r="G70" s="220"/>
+    </row>
+    <row r="71" spans="1:7">
+      <c r="A71" s="52" t="s">
+        <v>343</v>
+      </c>
+      <c r="B71" s="38">
+        <v>3121</v>
+      </c>
+      <c r="C71" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="D71" s="132">
+        <v>0.32</v>
+      </c>
+      <c r="E71" s="132">
+        <v>0.3</v>
+      </c>
+      <c r="F71" s="38"/>
+      <c r="G71" s="124">
+        <f>IF(SUM(F67:F79) &gt; 99,E71 * F71, D71* F71)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7">
+      <c r="A72" s="144" t="s">
+        <v>41</v>
+      </c>
+      <c r="B72" s="250">
+        <v>3121</v>
+      </c>
+      <c r="C72" s="250"/>
+      <c r="D72" s="248">
+        <v>0.32</v>
+      </c>
+      <c r="E72" s="248">
+        <v>0.3</v>
+      </c>
+      <c r="F72" s="250"/>
+      <c r="G72" s="219">
+        <f>IF(SUM(F67:F79) &gt; 99,E72 * F72, D72* F72)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" ht="12" customHeight="1">
+      <c r="A73" s="152" t="s">
+        <v>344</v>
+      </c>
+      <c r="B73" s="250"/>
+      <c r="C73" s="250"/>
+      <c r="D73" s="248"/>
+      <c r="E73" s="248"/>
+      <c r="F73" s="250"/>
+      <c r="G73" s="220"/>
+    </row>
+    <row r="74" spans="1:7">
+      <c r="A74" s="147" t="s">
+        <v>42</v>
+      </c>
+      <c r="B74" s="249">
+        <v>3124</v>
+      </c>
+      <c r="C74" s="249"/>
+      <c r="D74" s="247">
+        <v>0.49</v>
+      </c>
+      <c r="E74" s="247">
+        <v>0.47</v>
+      </c>
+      <c r="F74" s="249"/>
+      <c r="G74" s="210">
+        <f>IF(SUM(F67:F79) &gt; 99,E74 * F74, D74* F74)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" ht="22" customHeight="1">
+      <c r="A75" s="148" t="s">
+        <v>334</v>
+      </c>
+      <c r="B75" s="249"/>
+      <c r="C75" s="249"/>
+      <c r="D75" s="247"/>
+      <c r="E75" s="247"/>
+      <c r="F75" s="249"/>
+      <c r="G75" s="211"/>
+    </row>
+    <row r="76" spans="1:7">
+      <c r="A76" s="144" t="s">
+        <v>43</v>
+      </c>
+      <c r="B76" s="250">
+        <v>3128</v>
+      </c>
+      <c r="C76" s="250"/>
+      <c r="D76" s="248">
+        <v>0.38</v>
+      </c>
+      <c r="E76" s="248">
+        <v>0.36</v>
+      </c>
+      <c r="F76" s="250"/>
+      <c r="G76" s="219">
+        <f>IF(SUM(F67:F79)&gt; 99,E76 * F76, D76* F76)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" ht="22" customHeight="1">
+      <c r="A77" s="150" t="s">
+        <v>335</v>
+      </c>
+      <c r="B77" s="250"/>
+      <c r="C77" s="250"/>
+      <c r="D77" s="248"/>
+      <c r="E77" s="248"/>
+      <c r="F77" s="250"/>
+      <c r="G77" s="220"/>
+    </row>
+    <row r="78" spans="1:7">
+      <c r="A78" s="147" t="s">
+        <v>44</v>
+      </c>
+      <c r="B78" s="249">
+        <v>3130</v>
+      </c>
+      <c r="C78" s="249"/>
+      <c r="D78" s="247">
+        <v>0.32</v>
+      </c>
+      <c r="E78" s="247">
+        <v>0.3</v>
+      </c>
+      <c r="F78" s="249"/>
+      <c r="G78" s="210">
+        <f>IF(SUM(F67:F79)&gt; 99,E78 * F78, D78* F78)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" ht="12" customHeight="1">
+      <c r="A79" s="151" t="s">
+        <v>345</v>
+      </c>
+      <c r="B79" s="249"/>
+      <c r="C79" s="249"/>
+      <c r="D79" s="247"/>
+      <c r="E79" s="247"/>
+      <c r="F79" s="249"/>
+      <c r="G79" s="211"/>
+    </row>
+    <row r="80" spans="1:7" ht="19" customHeight="1">
+      <c r="A80" s="198" t="s">
+        <v>256</v>
+      </c>
+      <c r="B80" s="199"/>
+      <c r="C80" s="199"/>
+      <c r="D80" s="199"/>
+      <c r="E80" s="199"/>
+      <c r="F80" s="199"/>
+      <c r="G80" s="200"/>
+    </row>
+    <row r="81" spans="1:7">
+      <c r="A81" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="B81" s="208">
+        <v>3101</v>
+      </c>
+      <c r="C81" s="208"/>
+      <c r="D81" s="247">
+        <v>0.26</v>
+      </c>
+      <c r="E81" s="247">
+        <v>0.23</v>
+      </c>
+      <c r="F81" s="277"/>
+      <c r="G81" s="210">
+        <f>IF(SUM(F81:F86,F90:F122) &gt; 99,E81 * F81, D81* F81)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" ht="44" customHeight="1">
+      <c r="A82" s="88" t="s">
+        <v>287</v>
+      </c>
+      <c r="B82" s="209"/>
+      <c r="C82" s="209"/>
+      <c r="D82" s="247"/>
+      <c r="E82" s="247"/>
+      <c r="F82" s="278"/>
+      <c r="G82" s="211"/>
+    </row>
+    <row r="83" spans="1:7">
+      <c r="A83" s="46" t="s">
+        <v>46</v>
+      </c>
+      <c r="B83" s="261">
+        <v>3105</v>
+      </c>
+      <c r="C83" s="261"/>
+      <c r="D83" s="248">
+        <v>0.26</v>
+      </c>
+      <c r="E83" s="248">
+        <v>0.23</v>
+      </c>
+      <c r="F83" s="261"/>
+      <c r="G83" s="219">
+        <f>IF(SUM(F81:F86,F90:F122)&gt; 99,E83 * F83, D83* F83)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" s="89" customFormat="1" ht="34" customHeight="1">
+      <c r="A84" s="90" t="s">
         <v>288</v>
       </c>
-      <c r="B68" s="210"/>
-[...14 lines deleted...]
-      <c r="D69" s="208">
+      <c r="B84" s="262"/>
+      <c r="C84" s="262"/>
+      <c r="D84" s="248"/>
+      <c r="E84" s="248"/>
+      <c r="F84" s="262"/>
+      <c r="G84" s="220"/>
+    </row>
+    <row r="85" spans="1:7">
+      <c r="A85" s="30" t="s">
+        <v>47</v>
+      </c>
+      <c r="B85" s="249">
+        <v>3106</v>
+      </c>
+      <c r="C85" s="249"/>
+      <c r="D85" s="247">
+        <v>0.26</v>
+      </c>
+      <c r="E85" s="247">
+        <v>0.23</v>
+      </c>
+      <c r="F85" s="208"/>
+      <c r="G85" s="210">
+        <f>IF(SUM(F81:F86,F90:F122)&gt; 99,E85 * F85, D85* F85)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" ht="33" customHeight="1">
+      <c r="A86" s="88" t="s">
+        <v>289</v>
+      </c>
+      <c r="B86" s="249"/>
+      <c r="C86" s="249"/>
+      <c r="D86" s="247"/>
+      <c r="E86" s="247"/>
+      <c r="F86" s="209"/>
+      <c r="G86" s="211"/>
+    </row>
+    <row r="87" spans="1:7">
+      <c r="A87" s="93" t="s">
+        <v>138</v>
+      </c>
+      <c r="B87" s="94"/>
+      <c r="C87" s="95"/>
+      <c r="D87" s="94"/>
+      <c r="E87" s="94"/>
+      <c r="F87" s="234">
+        <f>SUM(G48:G86)</f>
+        <v>0</v>
+      </c>
+      <c r="G87" s="235"/>
+    </row>
+    <row r="88" spans="1:7">
+      <c r="A88" s="98"/>
+      <c r="B88" s="99"/>
+      <c r="C88" s="100"/>
+      <c r="D88" s="99"/>
+      <c r="E88" s="99"/>
+      <c r="F88" s="160"/>
+      <c r="G88" s="160"/>
+    </row>
+    <row r="89" spans="1:7">
+      <c r="A89" s="161"/>
+      <c r="B89" s="20"/>
+      <c r="C89" s="20"/>
+      <c r="D89" s="162"/>
+      <c r="E89" s="162"/>
+      <c r="F89" s="20"/>
+      <c r="G89" s="143"/>
+    </row>
+    <row r="90" spans="1:7">
+      <c r="A90" s="28" t="s">
+        <v>48</v>
+      </c>
+      <c r="B90" s="250">
+        <v>3107</v>
+      </c>
+      <c r="C90" s="250"/>
+      <c r="D90" s="248">
+        <v>0.26</v>
+      </c>
+      <c r="E90" s="248">
+        <v>0.23</v>
+      </c>
+      <c r="F90" s="250"/>
+      <c r="G90" s="219">
+        <f>IF(SUM(F81:F91,F92:F122)&gt; 99,E90 * F90, D90* F90)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" ht="44" customHeight="1">
+      <c r="A91" s="150" t="s">
+        <v>333</v>
+      </c>
+      <c r="B91" s="250"/>
+      <c r="C91" s="250"/>
+      <c r="D91" s="248"/>
+      <c r="E91" s="248"/>
+      <c r="F91" s="250"/>
+      <c r="G91" s="220"/>
+    </row>
+    <row r="92" spans="1:7">
+      <c r="A92" s="30" t="s">
+        <v>49</v>
+      </c>
+      <c r="B92" s="208">
+        <v>3108</v>
+      </c>
+      <c r="C92" s="208"/>
+      <c r="D92" s="247">
+        <v>0.26</v>
+      </c>
+      <c r="E92" s="247">
+        <v>0.23</v>
+      </c>
+      <c r="F92" s="208"/>
+      <c r="G92" s="210">
+        <f>IF(SUM(F81:F91,F92:F122) &gt; 99,E92 * F92, D92* F92)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" ht="34" customHeight="1">
+      <c r="A93" s="88" t="s">
+        <v>290</v>
+      </c>
+      <c r="B93" s="209"/>
+      <c r="C93" s="209"/>
+      <c r="D93" s="247"/>
+      <c r="E93" s="247"/>
+      <c r="F93" s="209"/>
+      <c r="G93" s="211"/>
+    </row>
+    <row r="94" spans="1:7">
+      <c r="A94" s="28" t="s">
+        <v>50</v>
+      </c>
+      <c r="B94" s="261">
+        <v>3109</v>
+      </c>
+      <c r="C94" s="261"/>
+      <c r="D94" s="248">
+        <v>0.26</v>
+      </c>
+      <c r="E94" s="248">
+        <v>0.23</v>
+      </c>
+      <c r="F94" s="261"/>
+      <c r="G94" s="219">
+        <f>IF(SUM(F81:F91,F92:F122) &gt; 99,E94 * F94, D94* F94)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" ht="24" customHeight="1">
+      <c r="A95" s="149" t="s">
+        <v>346</v>
+      </c>
+      <c r="B95" s="262"/>
+      <c r="C95" s="262"/>
+      <c r="D95" s="248"/>
+      <c r="E95" s="248"/>
+      <c r="F95" s="262"/>
+      <c r="G95" s="220"/>
+    </row>
+    <row r="96" spans="1:7">
+      <c r="A96" s="147" t="s">
+        <v>51</v>
+      </c>
+      <c r="B96" s="208">
+        <v>3111</v>
+      </c>
+      <c r="C96" s="208"/>
+      <c r="D96" s="247">
+        <v>0.26</v>
+      </c>
+      <c r="E96" s="247">
+        <v>0.23</v>
+      </c>
+      <c r="F96" s="208"/>
+      <c r="G96" s="210">
+        <f>IF(SUM(F81:F91,F92:F122) &gt; 99,E96 * F96, D96* F96)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" ht="34" customHeight="1">
+      <c r="A97" s="148" t="s">
+        <v>327</v>
+      </c>
+      <c r="B97" s="209"/>
+      <c r="C97" s="209"/>
+      <c r="D97" s="247"/>
+      <c r="E97" s="247"/>
+      <c r="F97" s="209"/>
+      <c r="G97" s="211"/>
+    </row>
+    <row r="98" spans="1:7">
+      <c r="A98" s="144" t="s">
+        <v>52</v>
+      </c>
+      <c r="B98" s="261">
+        <v>3112</v>
+      </c>
+      <c r="C98" s="261"/>
+      <c r="D98" s="248">
+        <v>0.26</v>
+      </c>
+      <c r="E98" s="248">
+        <v>0.23</v>
+      </c>
+      <c r="F98" s="261"/>
+      <c r="G98" s="219">
+        <f>IF(SUM(F81:F91,F92:F122) &gt; 99,E98 * F98, D98* F98)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" ht="24" customHeight="1">
+      <c r="A99" s="150" t="s">
+        <v>328</v>
+      </c>
+      <c r="B99" s="262"/>
+      <c r="C99" s="262"/>
+      <c r="D99" s="248"/>
+      <c r="E99" s="248"/>
+      <c r="F99" s="262"/>
+      <c r="G99" s="220"/>
+    </row>
+    <row r="100" spans="1:7">
+      <c r="A100" s="147" t="s">
+        <v>53</v>
+      </c>
+      <c r="B100" s="208">
+        <v>3113</v>
+      </c>
+      <c r="C100" s="208"/>
+      <c r="D100" s="247">
         <v>0.32</v>
       </c>
-      <c r="E69" s="208">
+      <c r="E100" s="247">
         <v>0.3</v>
       </c>
-      <c r="F69" s="209"/>
-[...6 lines deleted...]
-      <c r="A70" s="308" t="s">
+      <c r="F100" s="208"/>
+      <c r="G100" s="210">
+        <f>IF(SUM(F81:F91,F92:F122) &gt; 99,E100 * F100, D100* F100)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" ht="24" customHeight="1">
+      <c r="A101" s="148" t="s">
+        <v>347</v>
+      </c>
+      <c r="B101" s="209"/>
+      <c r="C101" s="209"/>
+      <c r="D101" s="247"/>
+      <c r="E101" s="247"/>
+      <c r="F101" s="209"/>
+      <c r="G101" s="211"/>
+    </row>
+    <row r="102" spans="1:7">
+      <c r="A102" s="144" t="s">
+        <v>54</v>
+      </c>
+      <c r="B102" s="261">
+        <v>3114</v>
+      </c>
+      <c r="C102" s="261"/>
+      <c r="D102" s="248">
+        <v>0.26</v>
+      </c>
+      <c r="E102" s="248">
+        <v>0.23</v>
+      </c>
+      <c r="F102" s="261"/>
+      <c r="G102" s="219">
+        <f>IF(SUM(F81:F91,F92:F122) &gt; 99,E102 * F102, D102* F102)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" ht="36" customHeight="1">
+      <c r="A103" s="150" t="s">
+        <v>329</v>
+      </c>
+      <c r="B103" s="262"/>
+      <c r="C103" s="262"/>
+      <c r="D103" s="248"/>
+      <c r="E103" s="248"/>
+      <c r="F103" s="262"/>
+      <c r="G103" s="220"/>
+    </row>
+    <row r="104" spans="1:7">
+      <c r="A104" s="147" t="s">
+        <v>55</v>
+      </c>
+      <c r="B104" s="208">
+        <v>3115</v>
+      </c>
+      <c r="C104" s="208"/>
+      <c r="D104" s="247">
+        <v>0.26</v>
+      </c>
+      <c r="E104" s="247">
+        <v>0.23</v>
+      </c>
+      <c r="F104" s="208"/>
+      <c r="G104" s="210">
+        <f>IF(SUM(F81:F91,F92:F122) &gt; 99,E104 * F104, D104* F104)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" ht="24" customHeight="1">
+      <c r="A105" s="148" t="s">
+        <v>330</v>
+      </c>
+      <c r="B105" s="209"/>
+      <c r="C105" s="209"/>
+      <c r="D105" s="247"/>
+      <c r="E105" s="247"/>
+      <c r="F105" s="209"/>
+      <c r="G105" s="211"/>
+    </row>
+    <row r="106" spans="1:7">
+      <c r="A106" s="144" t="s">
+        <v>56</v>
+      </c>
+      <c r="B106" s="261">
+        <v>3116</v>
+      </c>
+      <c r="C106" s="261"/>
+      <c r="D106" s="248">
+        <v>0.26</v>
+      </c>
+      <c r="E106" s="248">
+        <v>0.23</v>
+      </c>
+      <c r="F106" s="261"/>
+      <c r="G106" s="219">
+        <f>IF(SUM(F81:F91,F92:F122) &gt; 99,E106 * F106, D106* F106)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" ht="36" customHeight="1">
+      <c r="A107" s="150" t="s">
+        <v>331</v>
+      </c>
+      <c r="B107" s="262"/>
+      <c r="C107" s="262"/>
+      <c r="D107" s="248"/>
+      <c r="E107" s="248"/>
+      <c r="F107" s="262"/>
+      <c r="G107" s="220"/>
+    </row>
+    <row r="108" spans="1:7">
+      <c r="A108" s="147" t="s">
+        <v>57</v>
+      </c>
+      <c r="B108" s="208">
+        <v>3119</v>
+      </c>
+      <c r="C108" s="208"/>
+      <c r="D108" s="247">
+        <v>0.26</v>
+      </c>
+      <c r="E108" s="247">
+        <v>0.23</v>
+      </c>
+      <c r="F108" s="208"/>
+      <c r="G108" s="210">
+        <f>IF(SUM(F81:F91,F92:F122) &gt; 99,E108 * F108, D108* F108)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" ht="36" customHeight="1">
+      <c r="A109" s="148" t="s">
+        <v>348</v>
+      </c>
+      <c r="B109" s="209"/>
+      <c r="C109" s="209"/>
+      <c r="D109" s="247"/>
+      <c r="E109" s="247"/>
+      <c r="F109" s="209"/>
+      <c r="G109" s="211"/>
+    </row>
+    <row r="110" spans="1:7">
+      <c r="A110" s="144" t="s">
+        <v>58</v>
+      </c>
+      <c r="B110" s="261">
+        <v>3120</v>
+      </c>
+      <c r="C110" s="261"/>
+      <c r="D110" s="248">
+        <v>0.26</v>
+      </c>
+      <c r="E110" s="248">
+        <v>0.23</v>
+      </c>
+      <c r="F110" s="261"/>
+      <c r="G110" s="219">
+        <f>IF(SUM(F81:F91,F92:F122) &gt; 99,E110 * F110, D110* F110)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" ht="24" customHeight="1">
+      <c r="A111" s="150" t="s">
+        <v>332</v>
+      </c>
+      <c r="B111" s="262"/>
+      <c r="C111" s="262"/>
+      <c r="D111" s="248"/>
+      <c r="E111" s="248"/>
+      <c r="F111" s="262"/>
+      <c r="G111" s="220"/>
+    </row>
+    <row r="112" spans="1:7">
+      <c r="A112" s="147" t="s">
+        <v>59</v>
+      </c>
+      <c r="B112" s="208">
+        <v>3122</v>
+      </c>
+      <c r="C112" s="208"/>
+      <c r="D112" s="247">
+        <v>0.26</v>
+      </c>
+      <c r="E112" s="247">
+        <v>0.23</v>
+      </c>
+      <c r="F112" s="208"/>
+      <c r="G112" s="210">
+        <f>IF(SUM(F81:F91,F92:F122) &gt; 99,E112 * F112, D112* F112)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" ht="36" customHeight="1">
+      <c r="A113" s="148" t="s">
         <v>349</v>
       </c>
-      <c r="B70" s="209"/>
-[...14 lines deleted...]
-      <c r="D71" s="207">
+      <c r="B113" s="209"/>
+      <c r="C113" s="209"/>
+      <c r="D113" s="247"/>
+      <c r="E113" s="247"/>
+      <c r="F113" s="209"/>
+      <c r="G113" s="211"/>
+    </row>
+    <row r="114" spans="1:7">
+      <c r="A114" s="144" t="s">
+        <v>61</v>
+      </c>
+      <c r="B114" s="261">
+        <v>3123</v>
+      </c>
+      <c r="C114" s="261"/>
+      <c r="D114" s="248">
+        <v>0.26</v>
+      </c>
+      <c r="E114" s="248">
+        <v>0.23</v>
+      </c>
+      <c r="F114" s="261"/>
+      <c r="G114" s="219">
+        <f>IF(SUM(F81:F91,F92:F122) &gt; 99,E114 * F114, D114* F114)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" ht="36" customHeight="1">
+      <c r="A115" s="150" t="s">
+        <v>350</v>
+      </c>
+      <c r="B115" s="262"/>
+      <c r="C115" s="262"/>
+      <c r="D115" s="248"/>
+      <c r="E115" s="248"/>
+      <c r="F115" s="262"/>
+      <c r="G115" s="220"/>
+    </row>
+    <row r="116" spans="1:7">
+      <c r="A116" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="B116" s="208">
+        <v>3126</v>
+      </c>
+      <c r="C116" s="208"/>
+      <c r="D116" s="247">
+        <v>0.26</v>
+      </c>
+      <c r="E116" s="247">
+        <v>0.23</v>
+      </c>
+      <c r="F116" s="208"/>
+      <c r="G116" s="210">
+        <f>IF(SUM(F81:F91,F92:F122) &gt; 99,E116 * F116, D116* F116)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" ht="12" customHeight="1">
+      <c r="A117" s="88" t="s">
+        <v>351</v>
+      </c>
+      <c r="B117" s="209"/>
+      <c r="C117" s="209"/>
+      <c r="D117" s="247"/>
+      <c r="E117" s="247"/>
+      <c r="F117" s="209"/>
+      <c r="G117" s="211"/>
+    </row>
+    <row r="118" spans="1:7">
+      <c r="A118" s="28" t="s">
+        <v>62</v>
+      </c>
+      <c r="B118" s="261">
+        <v>3127</v>
+      </c>
+      <c r="C118" s="261"/>
+      <c r="D118" s="248">
         <v>0.32</v>
       </c>
-      <c r="E71" s="207">
+      <c r="E118" s="248">
         <v>0.3</v>
       </c>
-      <c r="F71" s="210"/>
-[...99 lines deleted...]
-      <c r="A78" s="310" t="s">
+      <c r="F118" s="261"/>
+      <c r="G118" s="219">
+        <f>IF(SUM(F81:F91,F92:F122) &gt; 99,E118 * F118, D118* F118)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" ht="24" customHeight="1">
+      <c r="A119" s="85" t="s">
         <v>352</v>
       </c>
-      <c r="B78" s="209"/>
-[...25 lines deleted...]
-      <c r="D80" s="207">
+      <c r="B119" s="262"/>
+      <c r="C119" s="262"/>
+      <c r="D119" s="248"/>
+      <c r="E119" s="248"/>
+      <c r="F119" s="262"/>
+      <c r="G119" s="220"/>
+    </row>
+    <row r="120" spans="1:7">
+      <c r="A120" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="B120" s="208">
+        <v>3129</v>
+      </c>
+      <c r="C120" s="208"/>
+      <c r="D120" s="279">
         <v>0.26</v>
       </c>
-      <c r="E80" s="207">
+      <c r="E120" s="279">
         <v>0.23</v>
       </c>
-      <c r="F80" s="239"/>
-[...639 lines deleted...]
-      </c>
+      <c r="F120" s="208"/>
+      <c r="G120" s="210">
+        <f>IF(SUM(F81:F91,F92:F122) &gt; 99,E120 * F120, D120* F120)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" ht="24" customHeight="1">
+      <c r="A121" s="148" t="s">
+        <v>353</v>
+      </c>
+      <c r="B121" s="209"/>
+      <c r="C121" s="209"/>
+      <c r="D121" s="280"/>
+      <c r="E121" s="280"/>
+      <c r="F121" s="209"/>
+      <c r="G121" s="211"/>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" s="28" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>316</v>
+      </c>
+      <c r="B122" s="20" t="s">
+        <v>202</v>
       </c>
       <c r="C122" s="31" t="s">
         <v>29</v>
       </c>
-      <c r="D122" s="195">
+      <c r="D122" s="133">
+        <v>0.26</v>
+      </c>
+      <c r="E122" s="133">
+        <v>0.23</v>
+      </c>
+      <c r="F122" s="31"/>
+      <c r="G122" s="125">
+        <f>IF(SUM(F81:F91,F92:F122) &gt; 99,E122 * F122, D122* F122)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7">
+      <c r="A123" s="93" t="s">
+        <v>140</v>
+      </c>
+      <c r="B123" s="94"/>
+      <c r="C123" s="95"/>
+      <c r="D123" s="94"/>
+      <c r="E123" s="94"/>
+      <c r="F123" s="232">
+        <f>SUM(G90:G122)</f>
+        <v>0</v>
+      </c>
+      <c r="G123" s="233"/>
+    </row>
+    <row r="124" spans="1:7" ht="19" customHeight="1">
+      <c r="A124" s="201" t="s">
+        <v>179</v>
+      </c>
+      <c r="B124" s="201"/>
+      <c r="C124" s="201"/>
+      <c r="D124" s="201"/>
+      <c r="E124" s="201"/>
+      <c r="F124" s="201"/>
+      <c r="G124" s="201"/>
+    </row>
+    <row r="125" spans="1:7">
+      <c r="A125" s="45" t="s">
+        <v>181</v>
+      </c>
+      <c r="B125" s="32" t="s">
+        <v>180</v>
+      </c>
+      <c r="C125" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="D125" s="188">
+        <v>0.26</v>
+      </c>
+      <c r="E125" s="189"/>
+      <c r="F125" s="47"/>
+      <c r="G125" s="124">
+        <f>D125*F125</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7">
+      <c r="A126" s="28" t="s">
+        <v>182</v>
+      </c>
+      <c r="B126" s="31" t="s">
+        <v>190</v>
+      </c>
+      <c r="C126" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="D126" s="186">
         <v>0.32</v>
       </c>
-      <c r="E122" s="196"/>
-[...7 lines deleted...]
-      <c r="A123" s="44" t="s">
+      <c r="E126" s="187"/>
+      <c r="F126" s="48"/>
+      <c r="G126" s="125">
+        <f>D126*F126</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7">
+      <c r="A127" s="44" t="s">
         <v>183</v>
       </c>
-      <c r="B123" s="38" t="s">
+      <c r="B127" s="38" t="s">
         <v>191</v>
       </c>
-      <c r="C123" s="38" t="s">
+      <c r="C127" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="D123" s="183">
+      <c r="D127" s="225">
         <v>0.26</v>
       </c>
-      <c r="E123" s="183"/>
-[...21 lines deleted...]
-      <c r="A125" s="51" t="s">
+      <c r="E127" s="225"/>
+      <c r="F127" s="38"/>
+      <c r="G127" s="124">
+        <f>D127*F127</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7">
+      <c r="A128" s="51" t="s">
         <v>184</v>
       </c>
-      <c r="B125" s="40" t="s">
+      <c r="B128" s="40" t="s">
         <v>192</v>
       </c>
-      <c r="C125" s="40" t="s">
+      <c r="C128" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="D125" s="195">
+      <c r="D128" s="186">
         <v>0.26</v>
       </c>
-      <c r="E125" s="196"/>
-[...7 lines deleted...]
-      <c r="A126" s="30" t="s">
+      <c r="E128" s="187"/>
+      <c r="F128" s="40"/>
+      <c r="G128" s="125">
+        <f t="shared" ref="G128:G134" si="1">D128*F128</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7">
+      <c r="A129" s="30" t="s">
         <v>185</v>
       </c>
-      <c r="B126" s="32" t="s">
+      <c r="B129" s="32" t="s">
         <v>193</v>
       </c>
-      <c r="C126" s="32" t="s">
+      <c r="C129" s="32" t="s">
         <v>29</v>
       </c>
-      <c r="D126" s="193">
+      <c r="D129" s="188">
         <v>0.26</v>
       </c>
-      <c r="E126" s="194"/>
-[...1 lines deleted...]
-      <c r="G126" s="125">
+      <c r="E129" s="189"/>
+      <c r="F129" s="47"/>
+      <c r="G129" s="124">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="127" spans="1:7">
-      <c r="A127" s="28" t="s">
+    <row r="130" spans="1:7">
+      <c r="A130" s="28" t="s">
         <v>186</v>
       </c>
-      <c r="B127" s="31" t="s">
+      <c r="B130" s="31" t="s">
         <v>194</v>
       </c>
-      <c r="C127" s="31" t="s">
+      <c r="C130" s="31" t="s">
         <v>29</v>
       </c>
-      <c r="D127" s="195">
+      <c r="D130" s="186">
         <v>0.26</v>
       </c>
-      <c r="E127" s="196"/>
-[...60 lines deleted...]
-      <c r="F130" s="47"/>
+      <c r="E130" s="187"/>
+      <c r="F130" s="48"/>
       <c r="G130" s="125">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:7">
-      <c r="A131" s="28" t="s">
+      <c r="A131" s="30" t="s">
+        <v>187</v>
+      </c>
+      <c r="B131" s="32" t="s">
+        <v>195</v>
+      </c>
+      <c r="C131" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="D131" s="188">
+        <v>0.26</v>
+      </c>
+      <c r="E131" s="189"/>
+      <c r="F131" s="47"/>
+      <c r="G131" s="124">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7">
+      <c r="A132" s="28" t="s">
+        <v>188</v>
+      </c>
+      <c r="B132" s="31" t="s">
+        <v>196</v>
+      </c>
+      <c r="C132" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="D132" s="186">
+        <v>0.26</v>
+      </c>
+      <c r="E132" s="187"/>
+      <c r="F132" s="48"/>
+      <c r="G132" s="125">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7">
+      <c r="A133" s="30" t="s">
+        <v>189</v>
+      </c>
+      <c r="B133" s="32" t="s">
+        <v>197</v>
+      </c>
+      <c r="C133" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="D133" s="188">
+        <v>0.26</v>
+      </c>
+      <c r="E133" s="189"/>
+      <c r="F133" s="47"/>
+      <c r="G133" s="124">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7">
+      <c r="A134" s="28" t="s">
         <v>203</v>
       </c>
-      <c r="B131" s="31" t="s">
+      <c r="B134" s="31" t="s">
         <v>204</v>
       </c>
-      <c r="C131" s="31" t="s">
+      <c r="C134" s="31" t="s">
         <v>29</v>
       </c>
-      <c r="D131" s="243">
+      <c r="D134" s="281">
         <v>0.26</v>
       </c>
-      <c r="E131" s="244"/>
-[...1 lines deleted...]
-      <c r="G131" s="126">
+      <c r="E134" s="282"/>
+      <c r="F134" s="31"/>
+      <c r="G134" s="125">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="132" spans="1:7" s="5" customFormat="1" ht="19" customHeight="1">
-      <c r="A132" s="160" t="s">
+    <row r="135" spans="1:7" s="5" customFormat="1" ht="19" customHeight="1">
+      <c r="A135" s="201" t="s">
         <v>64</v>
       </c>
-      <c r="B132" s="160"/>
-[...7 lines deleted...]
-      <c r="A133" s="44" t="s">
+      <c r="B135" s="201"/>
+      <c r="C135" s="201"/>
+      <c r="D135" s="201"/>
+      <c r="E135" s="201"/>
+      <c r="F135" s="201"/>
+      <c r="G135" s="201"/>
+    </row>
+    <row r="136" spans="1:7">
+      <c r="A136" s="44" t="s">
         <v>65</v>
       </c>
-      <c r="B133" s="38">
+      <c r="B136" s="38">
         <v>2101</v>
       </c>
-      <c r="C133" s="38" t="s">
+      <c r="C136" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="D133" s="193">
+      <c r="D136" s="188">
         <v>10.199999999999999</v>
       </c>
-      <c r="E133" s="194"/>
-[...10 lines deleted...]
-      <c r="B134" s="40" t="s">
+      <c r="E136" s="189"/>
+      <c r="F136" s="38"/>
+      <c r="G136" s="124">
+        <f t="shared" ref="G136:G159" si="2">D136*F136</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7">
+      <c r="A137" s="51" t="s">
+        <v>354</v>
+      </c>
+      <c r="B137" s="40" t="s">
         <v>66</v>
       </c>
-      <c r="C134" s="40"/>
-      <c r="D134" s="195">
+      <c r="C137" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="D137" s="186">
+        <v>3.05</v>
+      </c>
+      <c r="E137" s="187"/>
+      <c r="F137" s="40"/>
+      <c r="G137" s="125">
+        <f t="shared" ref="G137" si="3">D137*F137</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7">
+      <c r="A138" s="44" t="s">
+        <v>355</v>
+      </c>
+      <c r="B138" s="38" t="s">
+        <v>66</v>
+      </c>
+      <c r="C138" s="38"/>
+      <c r="D138" s="188">
         <v>0.6</v>
       </c>
-      <c r="E134" s="196"/>
-[...1 lines deleted...]
-      <c r="G134" s="126">
+      <c r="E138" s="189"/>
+      <c r="F138" s="38"/>
+      <c r="G138" s="124">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="135" spans="1:7">
-      <c r="A135" s="44" t="s">
+    <row r="139" spans="1:7">
+      <c r="A139" s="51" t="s">
         <v>205</v>
       </c>
-      <c r="B135" s="38">
+      <c r="B139" s="40">
         <v>2102</v>
       </c>
-      <c r="C135" s="38" t="s">
+      <c r="C139" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="D135" s="193">
+      <c r="D139" s="186">
         <v>10.6</v>
       </c>
-      <c r="E135" s="194"/>
-[...76 lines deleted...]
-      <c r="F139" s="38"/>
+      <c r="E139" s="187"/>
+      <c r="F139" s="40"/>
       <c r="G139" s="125">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:7">
-      <c r="A140" s="51" t="s">
-[...5 lines deleted...]
-      <c r="C140" s="40" t="s">
+      <c r="A140" s="44" t="s">
+        <v>206</v>
+      </c>
+      <c r="B140" s="38" t="s">
+        <v>67</v>
+      </c>
+      <c r="C140" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="D140" s="195">
-[...4 lines deleted...]
-      <c r="G140" s="126">
+      <c r="D140" s="188">
+        <v>10.6</v>
+      </c>
+      <c r="E140" s="189"/>
+      <c r="F140" s="38"/>
+      <c r="G140" s="124">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:7">
-      <c r="A141" s="44" t="s">
-[...10 lines deleted...]
-      <c r="F141" s="38"/>
+      <c r="A141" s="51" t="s">
+        <v>291</v>
+      </c>
+      <c r="B141" s="40" t="s">
+        <v>68</v>
+      </c>
+      <c r="C141" s="40"/>
+      <c r="D141" s="186">
+        <v>1.8</v>
+      </c>
+      <c r="E141" s="187"/>
+      <c r="F141" s="40"/>
       <c r="G141" s="125">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:7">
-      <c r="A142" s="51" t="s">
-[...11 lines deleted...]
-      <c r="G142" s="126">
+      <c r="A142" s="44" t="s">
+        <v>292</v>
+      </c>
+      <c r="B142" s="38">
+        <v>2104</v>
+      </c>
+      <c r="C142" s="38"/>
+      <c r="D142" s="188">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="E142" s="189"/>
+      <c r="F142" s="38"/>
+      <c r="G142" s="124">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:7">
-      <c r="A143" s="44" t="s">
-[...10 lines deleted...]
-      <c r="F143" s="38"/>
+      <c r="A143" s="51" t="s">
+        <v>207</v>
+      </c>
+      <c r="B143" s="40">
+        <v>2105</v>
+      </c>
+      <c r="C143" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="D143" s="186">
+        <v>3</v>
+      </c>
+      <c r="E143" s="187"/>
+      <c r="F143" s="40"/>
       <c r="G143" s="125">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:7">
-      <c r="A144" s="51" t="s">
-[...11 lines deleted...]
-      <c r="G144" s="126">
+      <c r="A144" s="44" t="s">
+        <v>69</v>
+      </c>
+      <c r="B144" s="38">
+        <v>2106</v>
+      </c>
+      <c r="C144" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="D144" s="188">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E144" s="189"/>
+      <c r="F144" s="38"/>
+      <c r="G144" s="124">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:7">
-      <c r="A145" s="44" t="s">
-[...12 lines deleted...]
-      <c r="F145" s="38"/>
+      <c r="A145" s="51" t="s">
+        <v>293</v>
+      </c>
+      <c r="B145" s="40">
+        <v>2107</v>
+      </c>
+      <c r="C145" s="40"/>
+      <c r="D145" s="186">
+        <v>3.8</v>
+      </c>
+      <c r="E145" s="187"/>
+      <c r="F145" s="40"/>
       <c r="G145" s="125">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:7">
-      <c r="A146" s="51" t="s">
-[...13 lines deleted...]
-      <c r="G146" s="126">
+      <c r="A146" s="44" t="s">
+        <v>294</v>
+      </c>
+      <c r="B146" s="38">
+        <v>2109</v>
+      </c>
+      <c r="C146" s="38"/>
+      <c r="D146" s="188">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E146" s="189"/>
+      <c r="F146" s="38"/>
+      <c r="G146" s="124">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:7">
-      <c r="A147" s="44" t="s">
-[...10 lines deleted...]
-      <c r="F147" s="38"/>
+      <c r="A147" s="51" t="s">
+        <v>295</v>
+      </c>
+      <c r="B147" s="40">
+        <v>2110</v>
+      </c>
+      <c r="C147" s="40"/>
+      <c r="D147" s="186">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="E147" s="187"/>
+      <c r="F147" s="40"/>
       <c r="G147" s="125">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:7">
-      <c r="A148" s="51" t="s">
-[...11 lines deleted...]
-      <c r="G148" s="126">
+      <c r="A148" s="44" t="s">
+        <v>296</v>
+      </c>
+      <c r="B148" s="38">
+        <v>2111</v>
+      </c>
+      <c r="C148" s="38"/>
+      <c r="D148" s="188">
+        <v>7.4</v>
+      </c>
+      <c r="E148" s="189"/>
+      <c r="F148" s="38"/>
+      <c r="G148" s="124">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:7">
-      <c r="A149" s="44" t="s">
-[...10 lines deleted...]
-      <c r="F149" s="38"/>
+      <c r="A149" s="51" t="s">
+        <v>70</v>
+      </c>
+      <c r="B149" s="40">
+        <v>2113</v>
+      </c>
+      <c r="C149" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="D149" s="186">
+        <v>3</v>
+      </c>
+      <c r="E149" s="187"/>
+      <c r="F149" s="40"/>
       <c r="G149" s="125">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:7">
-      <c r="A150" s="51" t="s">
+      <c r="A150" s="44" t="s">
+        <v>71</v>
+      </c>
+      <c r="B150" s="38">
+        <v>2114</v>
+      </c>
+      <c r="C150" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="D150" s="188">
+        <v>3</v>
+      </c>
+      <c r="E150" s="189"/>
+      <c r="F150" s="38"/>
+      <c r="G150" s="124">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7">
+      <c r="A151" s="51" t="s">
+        <v>297</v>
+      </c>
+      <c r="B151" s="40">
+        <v>2115</v>
+      </c>
+      <c r="C151" s="40"/>
+      <c r="D151" s="186">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="E151" s="187"/>
+      <c r="F151" s="40"/>
+      <c r="G151" s="125">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7">
+      <c r="A152" s="44" t="s">
+        <v>298</v>
+      </c>
+      <c r="B152" s="38">
+        <v>2116</v>
+      </c>
+      <c r="C152" s="38"/>
+      <c r="D152" s="188">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="E152" s="189"/>
+      <c r="F152" s="38"/>
+      <c r="G152" s="124">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7">
+      <c r="A153" s="51" t="s">
+        <v>299</v>
+      </c>
+      <c r="B153" s="40">
+        <v>2117</v>
+      </c>
+      <c r="C153" s="40"/>
+      <c r="D153" s="186">
+        <v>1.8</v>
+      </c>
+      <c r="E153" s="187"/>
+      <c r="F153" s="40"/>
+      <c r="G153" s="125">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7">
+      <c r="A154" s="44" t="s">
         <v>72</v>
       </c>
-      <c r="B150" s="40">
+      <c r="B154" s="38">
         <v>2118</v>
       </c>
-      <c r="C150" s="40" t="s">
+      <c r="C154" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="D150" s="195">
+      <c r="D154" s="188">
         <v>2.2000000000000002</v>
       </c>
-      <c r="E150" s="196"/>
-[...1 lines deleted...]
-      <c r="G150" s="126">
+      <c r="E154" s="189"/>
+      <c r="F154" s="38"/>
+      <c r="G154" s="124">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="151" spans="1:7">
-[...3 lines deleted...]
-      <c r="B151" s="53">
+    <row r="155" spans="1:7">
+      <c r="A155" s="163" t="s">
+        <v>317</v>
+      </c>
+      <c r="B155" s="164">
         <v>2119</v>
       </c>
-      <c r="C151" s="53" t="s">
+      <c r="C155" s="164" t="s">
         <v>29</v>
       </c>
-      <c r="D151" s="250">
+      <c r="D155" s="285">
         <v>1.8</v>
       </c>
-      <c r="E151" s="251"/>
-[...1 lines deleted...]
-      <c r="G151" s="141">
+      <c r="E155" s="286"/>
+      <c r="F155" s="165"/>
+      <c r="G155" s="166">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="152" spans="1:7">
-[...3 lines deleted...]
-      <c r="B152" s="303">
+    <row r="156" spans="1:7">
+      <c r="A156" s="52" t="s">
+        <v>318</v>
+      </c>
+      <c r="B156" s="53">
         <v>2120</v>
       </c>
-      <c r="C152" s="303" t="s">
+      <c r="C156" s="53" t="s">
         <v>29</v>
       </c>
-      <c r="D152" s="304">
+      <c r="D156" s="287">
         <v>0.6</v>
       </c>
-      <c r="E152" s="305"/>
-[...1 lines deleted...]
-      <c r="G152" s="143">
+      <c r="E156" s="288"/>
+      <c r="F156" s="138"/>
+      <c r="G156" s="139">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="153" spans="1:7">
-      <c r="A153" s="52" t="s">
+    <row r="157" spans="1:7">
+      <c r="A157" s="163" t="s">
+        <v>319</v>
+      </c>
+      <c r="B157" s="164">
+        <v>2121</v>
+      </c>
+      <c r="C157" s="164" t="s">
+        <v>29</v>
+      </c>
+      <c r="D157" s="285">
+        <v>1.8</v>
+      </c>
+      <c r="E157" s="286"/>
+      <c r="F157" s="165"/>
+      <c r="G157" s="166">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7">
+      <c r="A158" s="44" t="s">
+        <v>208</v>
+      </c>
+      <c r="B158" s="38">
+        <v>9001</v>
+      </c>
+      <c r="C158" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="D158" s="188">
+        <v>0.8</v>
+      </c>
+      <c r="E158" s="189"/>
+      <c r="F158" s="38"/>
+      <c r="G158" s="124">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7">
+      <c r="A159" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="B159" s="261">
+        <v>2301</v>
+      </c>
+      <c r="C159" s="261"/>
+      <c r="D159" s="281">
+        <v>0.33</v>
+      </c>
+      <c r="E159" s="282"/>
+      <c r="F159" s="261"/>
+      <c r="G159" s="219">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7" ht="12" customHeight="1">
+      <c r="A160" s="87" t="s">
+        <v>320</v>
+      </c>
+      <c r="B160" s="262"/>
+      <c r="C160" s="262"/>
+      <c r="D160" s="283"/>
+      <c r="E160" s="284"/>
+      <c r="F160" s="262"/>
+      <c r="G160" s="220">
+        <f t="shared" ref="G160:G167" si="4">D160*F160</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7">
+      <c r="A161" s="30" t="s">
+        <v>80</v>
+      </c>
+      <c r="B161" s="208">
+        <v>2302</v>
+      </c>
+      <c r="C161" s="208"/>
+      <c r="D161" s="190">
+        <v>0.33</v>
+      </c>
+      <c r="E161" s="191"/>
+      <c r="F161" s="208"/>
+      <c r="G161" s="210">
+        <f>D161*F161</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7" ht="12" customHeight="1">
+      <c r="A162" s="88" t="s">
+        <v>300</v>
+      </c>
+      <c r="B162" s="209"/>
+      <c r="C162" s="209"/>
+      <c r="D162" s="275"/>
+      <c r="E162" s="276"/>
+      <c r="F162" s="209"/>
+      <c r="G162" s="211">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7">
+      <c r="A163" s="144" t="s">
         <v>326</v>
       </c>
-      <c r="B153" s="53">
-[...2 lines deleted...]
-      <c r="C153" s="53" t="s">
+      <c r="B163" s="40">
+        <v>2303</v>
+      </c>
+      <c r="C163" s="40"/>
+      <c r="D163" s="186">
+        <v>0.33</v>
+      </c>
+      <c r="E163" s="187"/>
+      <c r="F163" s="40"/>
+      <c r="G163" s="125">
+        <f>D163*F163</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7">
+      <c r="A164" s="30" t="s">
+        <v>78</v>
+      </c>
+      <c r="B164" s="208">
+        <v>2306</v>
+      </c>
+      <c r="C164" s="208"/>
+      <c r="D164" s="190">
+        <v>0.33</v>
+      </c>
+      <c r="E164" s="191"/>
+      <c r="F164" s="208"/>
+      <c r="G164" s="210">
+        <f>D164*F164</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7" ht="11" customHeight="1">
+      <c r="A165" s="88" t="s">
+        <v>301</v>
+      </c>
+      <c r="B165" s="209"/>
+      <c r="C165" s="209"/>
+      <c r="D165" s="275"/>
+      <c r="E165" s="276"/>
+      <c r="F165" s="209"/>
+      <c r="G165" s="211">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7">
+      <c r="A166" s="51" t="s">
+        <v>79</v>
+      </c>
+      <c r="B166" s="40">
+        <v>2307</v>
+      </c>
+      <c r="C166" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="D153" s="250">
-[...16 lines deleted...]
-      <c r="C154" s="40" t="s">
+      <c r="D166" s="186">
+        <v>0.9</v>
+      </c>
+      <c r="E166" s="187"/>
+      <c r="F166" s="40"/>
+      <c r="G166" s="125">
+        <f>D166*F166</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7">
+      <c r="A167" s="44" t="s">
+        <v>120</v>
+      </c>
+      <c r="B167" s="38">
+        <v>2308</v>
+      </c>
+      <c r="C167" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="D154" s="195">
-[...60 lines deleted...]
-      <c r="A158" s="86" t="s">
+      <c r="D167" s="188">
+        <v>19.3</v>
+      </c>
+      <c r="E167" s="189"/>
+      <c r="F167" s="38"/>
+      <c r="G167" s="124">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7">
+      <c r="A168" s="51" t="s">
+        <v>121</v>
+      </c>
+      <c r="B168" s="40">
+        <v>2309</v>
+      </c>
+      <c r="C168" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="D168" s="186">
+        <v>56.4</v>
+      </c>
+      <c r="E168" s="187"/>
+      <c r="F168" s="40"/>
+      <c r="G168" s="125">
+        <f>D168*F168</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7">
+      <c r="A169" s="93" t="s">
+        <v>141</v>
+      </c>
+      <c r="B169" s="94"/>
+      <c r="C169" s="95"/>
+      <c r="D169" s="94"/>
+      <c r="E169" s="94"/>
+      <c r="F169" s="206">
+        <f>SUM(G125:G168)</f>
+        <v>0</v>
+      </c>
+      <c r="G169" s="207"/>
+    </row>
+    <row r="170" spans="1:7">
+      <c r="A170" s="98"/>
+      <c r="B170" s="99"/>
+      <c r="C170" s="100"/>
+      <c r="D170" s="99"/>
+      <c r="E170" s="99"/>
+      <c r="F170" s="169"/>
+      <c r="G170" s="169"/>
+    </row>
+    <row r="171" spans="1:7">
+      <c r="A171" s="18"/>
+      <c r="B171" s="20"/>
+      <c r="C171" s="20"/>
+      <c r="D171" s="170"/>
+      <c r="E171" s="170"/>
+      <c r="F171" s="20"/>
+      <c r="G171" s="143"/>
+    </row>
+    <row r="172" spans="1:7" ht="19" customHeight="1">
+      <c r="A172" s="198" t="s">
+        <v>122</v>
+      </c>
+      <c r="B172" s="199"/>
+      <c r="C172" s="199"/>
+      <c r="D172" s="199"/>
+      <c r="E172" s="199"/>
+      <c r="F172" s="199"/>
+      <c r="G172" s="200"/>
+    </row>
+    <row r="173" spans="1:7" ht="16" customHeight="1">
+      <c r="A173" s="144" t="s">
+        <v>339</v>
+      </c>
+      <c r="B173" s="145">
+        <v>2202</v>
+      </c>
+      <c r="C173" s="145"/>
+      <c r="D173" s="146">
+        <v>0.32</v>
+      </c>
+      <c r="E173" s="146">
+        <v>0.3</v>
+      </c>
+      <c r="F173" s="49"/>
+      <c r="G173" s="125">
+        <f>IF(F173 &gt; 99,E173 * F173, D173* F173)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7">
+      <c r="A174" s="30" t="s">
+        <v>257</v>
+      </c>
+      <c r="B174" s="208">
+        <v>2202</v>
+      </c>
+      <c r="C174" s="208"/>
+      <c r="D174" s="247">
+        <v>0.26</v>
+      </c>
+      <c r="E174" s="247">
+        <v>0.23</v>
+      </c>
+      <c r="F174" s="208"/>
+      <c r="G174" s="210">
+        <f t="shared" ref="G174" si="5">IF(F174 &gt; 99,E174 * F174, D174* F174)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7" ht="12" customHeight="1">
+      <c r="A175" s="91" t="s">
+        <v>302</v>
+      </c>
+      <c r="B175" s="209"/>
+      <c r="C175" s="209"/>
+      <c r="D175" s="247"/>
+      <c r="E175" s="247"/>
+      <c r="F175" s="209"/>
+      <c r="G175" s="211"/>
+    </row>
+    <row r="176" spans="1:7">
+      <c r="A176" s="28" t="s">
+        <v>73</v>
+      </c>
+      <c r="B176" s="261">
+        <v>2203</v>
+      </c>
+      <c r="C176" s="261"/>
+      <c r="D176" s="248">
+        <v>0.26</v>
+      </c>
+      <c r="E176" s="248">
+        <v>0.23</v>
+      </c>
+      <c r="F176" s="261"/>
+      <c r="G176" s="219">
+        <f t="shared" ref="G176:G184" si="6">IF(F176 &gt; 99,E176 * F176, D176* F176)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7" ht="12" customHeight="1">
+      <c r="A177" s="87" t="s">
+        <v>303</v>
+      </c>
+      <c r="B177" s="262"/>
+      <c r="C177" s="262"/>
+      <c r="D177" s="248"/>
+      <c r="E177" s="248"/>
+      <c r="F177" s="262"/>
+      <c r="G177" s="220"/>
+    </row>
+    <row r="178" spans="1:7">
+      <c r="A178" s="30" t="s">
+        <v>258</v>
+      </c>
+      <c r="B178" s="208">
+        <v>2204</v>
+      </c>
+      <c r="C178" s="208"/>
+      <c r="D178" s="247">
+        <v>0.26</v>
+      </c>
+      <c r="E178" s="247">
+        <v>0.23</v>
+      </c>
+      <c r="F178" s="208"/>
+      <c r="G178" s="210">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7" ht="24" customHeight="1">
+      <c r="A179" s="88" t="s">
+        <v>359</v>
+      </c>
+      <c r="B179" s="209"/>
+      <c r="C179" s="209"/>
+      <c r="D179" s="247"/>
+      <c r="E179" s="247"/>
+      <c r="F179" s="209"/>
+      <c r="G179" s="211"/>
+    </row>
+    <row r="180" spans="1:7">
+      <c r="A180" s="28" t="s">
+        <v>74</v>
+      </c>
+      <c r="B180" s="261">
+        <v>2205</v>
+      </c>
+      <c r="C180" s="261"/>
+      <c r="D180" s="248">
+        <v>0.32</v>
+      </c>
+      <c r="E180" s="248">
+        <v>0.3</v>
+      </c>
+      <c r="F180" s="261"/>
+      <c r="G180" s="219">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7" ht="12" customHeight="1">
+      <c r="A181" s="85" t="s">
+        <v>304</v>
+      </c>
+      <c r="B181" s="262"/>
+      <c r="C181" s="262"/>
+      <c r="D181" s="248"/>
+      <c r="E181" s="248"/>
+      <c r="F181" s="262"/>
+      <c r="G181" s="220"/>
+    </row>
+    <row r="182" spans="1:7">
+      <c r="A182" s="30" t="s">
+        <v>75</v>
+      </c>
+      <c r="B182" s="289">
+        <v>2206</v>
+      </c>
+      <c r="C182" s="249"/>
+      <c r="D182" s="247">
+        <v>0.32</v>
+      </c>
+      <c r="E182" s="247">
+        <v>0.3</v>
+      </c>
+      <c r="F182" s="249"/>
+      <c r="G182" s="210">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7" ht="12" customHeight="1">
+      <c r="A183" s="92" t="s">
+        <v>305</v>
+      </c>
+      <c r="B183" s="289"/>
+      <c r="C183" s="249"/>
+      <c r="D183" s="247"/>
+      <c r="E183" s="247"/>
+      <c r="F183" s="249"/>
+      <c r="G183" s="211"/>
+    </row>
+    <row r="184" spans="1:7">
+      <c r="A184" s="28" t="s">
+        <v>76</v>
+      </c>
+      <c r="B184" s="261">
+        <v>2207</v>
+      </c>
+      <c r="C184" s="261"/>
+      <c r="D184" s="248">
+        <v>0.32</v>
+      </c>
+      <c r="E184" s="248">
+        <v>0.3</v>
+      </c>
+      <c r="F184" s="261"/>
+      <c r="G184" s="219">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="185" spans="1:7" ht="12" customHeight="1">
+      <c r="A185" s="87" t="s">
         <v>306</v>
       </c>
-      <c r="B158" s="167"/>
-[...360 lines deleted...]
-      <c r="A181" s="186" t="s">
+      <c r="B185" s="262"/>
+      <c r="C185" s="262"/>
+      <c r="D185" s="248"/>
+      <c r="E185" s="248"/>
+      <c r="F185" s="262"/>
+      <c r="G185" s="220"/>
+    </row>
+    <row r="186" spans="1:7" ht="20" customHeight="1">
+      <c r="A186" s="230" t="s">
         <v>81</v>
       </c>
-      <c r="B181" s="158"/>
-[...7 lines deleted...]
-      <c r="A182" s="44" t="s">
+      <c r="B186" s="199"/>
+      <c r="C186" s="199"/>
+      <c r="D186" s="199"/>
+      <c r="E186" s="199"/>
+      <c r="F186" s="199"/>
+      <c r="G186" s="231"/>
+    </row>
+    <row r="187" spans="1:7">
+      <c r="A187" s="44" t="s">
         <v>82</v>
       </c>
-      <c r="B182" s="38">
+      <c r="B187" s="38">
         <v>9511</v>
       </c>
-      <c r="C182" s="38"/>
-      <c r="D182" s="193">
+      <c r="C187" s="38"/>
+      <c r="D187" s="188">
         <v>31</v>
       </c>
-      <c r="E182" s="194"/>
-[...7 lines deleted...]
-      <c r="A183" s="51" t="s">
+      <c r="E187" s="189"/>
+      <c r="F187" s="38"/>
+      <c r="G187" s="124">
+        <f>D187*F187</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="188" spans="1:7">
+      <c r="A188" s="51" t="s">
         <v>83</v>
       </c>
-      <c r="B183" s="40">
+      <c r="B188" s="40">
         <v>9512</v>
       </c>
-      <c r="C183" s="40"/>
-      <c r="D183" s="195">
+      <c r="C188" s="40"/>
+      <c r="D188" s="186">
         <v>26.5</v>
       </c>
-      <c r="E183" s="196"/>
-[...7 lines deleted...]
-      <c r="A184" s="44" t="s">
+      <c r="E188" s="187"/>
+      <c r="F188" s="40"/>
+      <c r="G188" s="125">
+        <f t="shared" ref="G188:G193" si="7">D188*F188</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7">
+      <c r="A189" s="44" t="s">
         <v>84</v>
       </c>
-      <c r="B184" s="38" t="s">
+      <c r="B189" s="38" t="s">
         <v>90</v>
       </c>
-      <c r="C184" s="38"/>
-      <c r="D184" s="193">
+      <c r="C189" s="38"/>
+      <c r="D189" s="188">
         <v>17.5</v>
       </c>
-      <c r="E184" s="194"/>
-[...7 lines deleted...]
-      <c r="A185" s="51" t="s">
+      <c r="E189" s="189"/>
+      <c r="F189" s="38"/>
+      <c r="G189" s="124">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="190" spans="1:7">
+      <c r="A190" s="51" t="s">
         <v>85</v>
       </c>
-      <c r="B185" s="40" t="s">
+      <c r="B190" s="40" t="s">
         <v>89</v>
       </c>
-      <c r="C185" s="40"/>
-      <c r="D185" s="195">
+      <c r="C190" s="40"/>
+      <c r="D190" s="186">
         <v>35</v>
       </c>
-      <c r="E185" s="196"/>
-[...7 lines deleted...]
-      <c r="A186" s="44" t="s">
+      <c r="E190" s="187"/>
+      <c r="F190" s="40"/>
+      <c r="G190" s="125">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="191" spans="1:7">
+      <c r="A191" s="44" t="s">
         <v>123</v>
       </c>
-      <c r="B186" s="38">
+      <c r="B191" s="38">
         <v>1155</v>
       </c>
-      <c r="C186" s="38"/>
-      <c r="D186" s="193">
+      <c r="C191" s="38"/>
+      <c r="D191" s="188">
         <v>15</v>
       </c>
-      <c r="E186" s="194"/>
-[...7 lines deleted...]
-      <c r="A187" s="51" t="s">
+      <c r="E191" s="189"/>
+      <c r="F191" s="38"/>
+      <c r="G191" s="124">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="192" spans="1:7">
+      <c r="A192" s="51" t="s">
         <v>86</v>
       </c>
-      <c r="B187" s="40" t="s">
+      <c r="B192" s="40" t="s">
         <v>88</v>
       </c>
-      <c r="C187" s="40"/>
-      <c r="D187" s="195">
+      <c r="C192" s="40"/>
+      <c r="D192" s="186">
         <v>31</v>
       </c>
-      <c r="E187" s="196"/>
-[...83 lines deleted...]
-      <c r="F192" s="38"/>
+      <c r="E192" s="187"/>
+      <c r="F192" s="40"/>
       <c r="G192" s="125">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:7">
-      <c r="A193" s="57" t="s">
+      <c r="A193" s="52" t="s">
+        <v>244</v>
+      </c>
+      <c r="B193" s="53" t="s">
+        <v>87</v>
+      </c>
+      <c r="C193" s="53"/>
+      <c r="D193" s="287">
+        <v>31</v>
+      </c>
+      <c r="E193" s="288"/>
+      <c r="F193" s="53"/>
+      <c r="G193" s="124">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="194" spans="1:7" ht="19" customHeight="1">
+      <c r="A194" s="230" t="s">
+        <v>91</v>
+      </c>
+      <c r="B194" s="199"/>
+      <c r="C194" s="199"/>
+      <c r="D194" s="199"/>
+      <c r="E194" s="199"/>
+      <c r="F194" s="199"/>
+      <c r="G194" s="231"/>
+    </row>
+    <row r="195" spans="1:7">
+      <c r="A195" s="44" t="s">
+        <v>235</v>
+      </c>
+      <c r="B195" s="38">
+        <v>9080</v>
+      </c>
+      <c r="C195" s="38"/>
+      <c r="D195" s="188">
+        <v>77.25</v>
+      </c>
+      <c r="E195" s="189"/>
+      <c r="F195" s="38"/>
+      <c r="G195" s="124">
+        <f t="shared" ref="G195:G207" si="8">D195*F195</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="196" spans="1:7">
+      <c r="A196" s="57" t="s">
+        <v>92</v>
+      </c>
+      <c r="B196" s="40" t="s">
+        <v>173</v>
+      </c>
+      <c r="C196" s="40"/>
+      <c r="D196" s="186">
+        <v>25.75</v>
+      </c>
+      <c r="E196" s="187"/>
+      <c r="F196" s="40"/>
+      <c r="G196" s="125">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="197" spans="1:7">
+      <c r="A197" s="56" t="s">
+        <v>93</v>
+      </c>
+      <c r="B197" s="38" t="s">
+        <v>174</v>
+      </c>
+      <c r="C197" s="38"/>
+      <c r="D197" s="188">
+        <v>25.75</v>
+      </c>
+      <c r="E197" s="189"/>
+      <c r="F197" s="38"/>
+      <c r="G197" s="124">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="198" spans="1:7">
+      <c r="A198" s="57" t="s">
         <v>94</v>
       </c>
-      <c r="B193" s="40" t="s">
+      <c r="B198" s="40" t="s">
         <v>175</v>
       </c>
-      <c r="C193" s="40"/>
-      <c r="D193" s="195">
+      <c r="C198" s="40"/>
+      <c r="D198" s="186">
         <v>25.75</v>
       </c>
-      <c r="E193" s="196"/>
-[...7 lines deleted...]
-      <c r="A194" s="44" t="s">
+      <c r="E198" s="187"/>
+      <c r="F198" s="40"/>
+      <c r="G198" s="125">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="199" spans="1:7">
+      <c r="A199" s="44" t="s">
         <v>210</v>
       </c>
-      <c r="B194" s="38">
+      <c r="B199" s="38">
         <v>9081</v>
       </c>
-      <c r="C194" s="38"/>
-      <c r="D194" s="193">
+      <c r="C199" s="38"/>
+      <c r="D199" s="188">
         <v>57.5</v>
       </c>
-      <c r="E194" s="194"/>
-[...10 lines deleted...]
-      <c r="B195" s="40" t="s">
+      <c r="E199" s="189"/>
+      <c r="F199" s="38"/>
+      <c r="G199" s="124">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="200" spans="1:7">
+      <c r="A200" s="57" t="s">
+        <v>307</v>
+      </c>
+      <c r="B200" s="40" t="s">
         <v>176</v>
       </c>
-      <c r="C195" s="40"/>
-      <c r="D195" s="195">
+      <c r="C200" s="40"/>
+      <c r="D200" s="186">
         <v>19.2</v>
       </c>
-      <c r="E195" s="196"/>
-[...10 lines deleted...]
-      <c r="B196" s="38" t="s">
+      <c r="E200" s="187"/>
+      <c r="F200" s="40"/>
+      <c r="G200" s="125">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="201" spans="1:7">
+      <c r="A201" s="56" t="s">
+        <v>308</v>
+      </c>
+      <c r="B201" s="38" t="s">
         <v>177</v>
       </c>
-      <c r="C196" s="38"/>
-      <c r="D196" s="193">
+      <c r="C201" s="38"/>
+      <c r="D201" s="188">
         <v>19.2</v>
       </c>
-      <c r="E196" s="194"/>
-[...10 lines deleted...]
-      <c r="B197" s="40" t="s">
+      <c r="E201" s="189"/>
+      <c r="F201" s="38"/>
+      <c r="G201" s="124">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="202" spans="1:7">
+      <c r="A202" s="57" t="s">
+        <v>309</v>
+      </c>
+      <c r="B202" s="40" t="s">
         <v>178</v>
       </c>
-      <c r="C197" s="40"/>
-      <c r="D197" s="195">
+      <c r="C202" s="40"/>
+      <c r="D202" s="186">
         <v>19.2</v>
       </c>
-      <c r="E197" s="196"/>
-[...10 lines deleted...]
-      <c r="B198" s="38">
+      <c r="E202" s="187"/>
+      <c r="F202" s="40"/>
+      <c r="G202" s="125">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="203" spans="1:7">
+      <c r="A203" s="54" t="s">
+        <v>310</v>
+      </c>
+      <c r="B203" s="38">
         <v>9085</v>
       </c>
-      <c r="C198" s="38"/>
-      <c r="D198" s="193">
+      <c r="C203" s="38"/>
+      <c r="D203" s="188">
         <v>24</v>
       </c>
-      <c r="E198" s="194"/>
-[...10 lines deleted...]
-      <c r="B199" s="40">
+      <c r="E203" s="189"/>
+      <c r="F203" s="38"/>
+      <c r="G203" s="124">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="204" spans="1:7">
+      <c r="A204" s="55" t="s">
+        <v>311</v>
+      </c>
+      <c r="B204" s="40">
         <v>9086</v>
       </c>
-      <c r="C199" s="40"/>
-      <c r="D199" s="195">
+      <c r="C204" s="40"/>
+      <c r="D204" s="186">
         <v>17.399999999999999</v>
       </c>
-      <c r="E199" s="196"/>
-[...7 lines deleted...]
-      <c r="A200" s="54" t="s">
+      <c r="E204" s="187"/>
+      <c r="F204" s="40"/>
+      <c r="G204" s="125">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="205" spans="1:7">
+      <c r="A205" s="54" t="s">
         <v>95</v>
       </c>
-      <c r="B200" s="38">
+      <c r="B205" s="38">
         <v>9090</v>
       </c>
-      <c r="C200" s="38"/>
-      <c r="D200" s="193">
+      <c r="C205" s="38"/>
+      <c r="D205" s="188">
         <v>80.3</v>
       </c>
-      <c r="E200" s="194"/>
-[...7 lines deleted...]
-      <c r="A201" s="55" t="s">
+      <c r="E205" s="189"/>
+      <c r="F205" s="38"/>
+      <c r="G205" s="124">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="206" spans="1:7">
+      <c r="A206" s="55" t="s">
         <v>96</v>
       </c>
-      <c r="B201" s="40">
+      <c r="B206" s="40">
         <v>9091</v>
       </c>
-      <c r="C201" s="40"/>
-      <c r="D201" s="195">
+      <c r="C206" s="40"/>
+      <c r="D206" s="186">
         <v>49</v>
       </c>
-      <c r="E201" s="196"/>
-[...7 lines deleted...]
-      <c r="A202" s="54" t="s">
+      <c r="E206" s="187"/>
+      <c r="F206" s="40"/>
+      <c r="G206" s="125">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="207" spans="1:7">
+      <c r="A207" s="54" t="s">
         <v>97</v>
       </c>
-      <c r="B202" s="38">
+      <c r="B207" s="38">
         <v>9092</v>
       </c>
-      <c r="C202" s="38"/>
-      <c r="D202" s="193">
+      <c r="C207" s="38"/>
+      <c r="D207" s="188">
         <v>32</v>
       </c>
-      <c r="E202" s="194"/>
-[...7 lines deleted...]
-      <c r="A203" s="186" t="s">
+      <c r="E207" s="189"/>
+      <c r="F207" s="38"/>
+      <c r="G207" s="124">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="208" spans="1:7" ht="19" customHeight="1">
+      <c r="A208" s="230" t="s">
         <v>98</v>
       </c>
-      <c r="B203" s="158"/>
-[...7 lines deleted...]
-      <c r="A204" s="54" t="s">
+      <c r="B208" s="199"/>
+      <c r="C208" s="199"/>
+      <c r="D208" s="199"/>
+      <c r="E208" s="199"/>
+      <c r="F208" s="199"/>
+      <c r="G208" s="231"/>
+    </row>
+    <row r="209" spans="1:7">
+      <c r="A209" s="54" t="s">
         <v>99</v>
       </c>
-      <c r="B204" s="38">
+      <c r="B209" s="38">
         <v>9020</v>
       </c>
-      <c r="C204" s="38" t="s">
+      <c r="C209" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="D204" s="153">
+      <c r="D209" s="194">
         <v>8.8000000000000007</v>
       </c>
-      <c r="E204" s="154"/>
-[...7 lines deleted...]
-      <c r="A205" s="107" t="s">
+      <c r="E209" s="195"/>
+      <c r="F209" s="38"/>
+      <c r="G209" s="124">
+        <f t="shared" ref="G209:G240" si="9">D209*F209</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="210" spans="1:7">
+      <c r="A210" s="106" t="s">
         <v>101</v>
       </c>
-      <c r="B205" s="177">
+      <c r="B210" s="221">
         <v>9130</v>
       </c>
-      <c r="C205" s="177"/>
-      <c r="D205" s="197">
+      <c r="C210" s="221"/>
+      <c r="D210" s="237">
         <v>5.2</v>
       </c>
-      <c r="E205" s="198"/>
-[...21 lines deleted...]
-      <c r="B207" s="53">
+      <c r="E210" s="238"/>
+      <c r="F210" s="221"/>
+      <c r="G210" s="219">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="211" spans="1:7" ht="36" customHeight="1">
+      <c r="A211" s="107" t="s">
+        <v>325</v>
+      </c>
+      <c r="B211" s="222"/>
+      <c r="C211" s="222"/>
+      <c r="D211" s="239"/>
+      <c r="E211" s="240"/>
+      <c r="F211" s="222"/>
+      <c r="G211" s="220"/>
+    </row>
+    <row r="212" spans="1:7">
+      <c r="A212" s="111" t="s">
+        <v>312</v>
+      </c>
+      <c r="B212" s="53">
         <v>9070</v>
       </c>
-      <c r="C207" s="53"/>
-      <c r="D207" s="205">
+      <c r="C212" s="53"/>
+      <c r="D212" s="245">
         <v>13.2</v>
       </c>
-      <c r="E207" s="206"/>
-[...7 lines deleted...]
-      <c r="A208" s="109" t="s">
+      <c r="E212" s="246"/>
+      <c r="F212" s="53"/>
+      <c r="G212" s="124">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="213" spans="1:7">
+      <c r="A213" s="108" t="s">
         <v>116</v>
       </c>
-      <c r="B208" s="177">
+      <c r="B213" s="221">
         <v>9071</v>
       </c>
-      <c r="C208" s="177"/>
-      <c r="D208" s="197">
+      <c r="C213" s="221"/>
+      <c r="D213" s="237">
         <v>1.65</v>
       </c>
-      <c r="E208" s="198"/>
-[...18 lines deleted...]
-      <c r="A210" s="103" t="s">
+      <c r="E213" s="238"/>
+      <c r="F213" s="221"/>
+      <c r="G213" s="219">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="214" spans="1:7" ht="12" customHeight="1">
+      <c r="A214" s="109" t="s">
+        <v>313</v>
+      </c>
+      <c r="B214" s="222"/>
+      <c r="C214" s="222"/>
+      <c r="D214" s="239"/>
+      <c r="E214" s="240"/>
+      <c r="F214" s="222"/>
+      <c r="G214" s="220"/>
+    </row>
+    <row r="215" spans="1:7">
+      <c r="A215" s="102" t="s">
         <v>115</v>
       </c>
-      <c r="B210" s="175">
+      <c r="B215" s="217">
         <v>9072</v>
       </c>
-      <c r="C210" s="175"/>
-      <c r="D210" s="201">
+      <c r="C215" s="217"/>
+      <c r="D215" s="241">
         <v>1.65</v>
       </c>
-      <c r="E210" s="202"/>
-[...18 lines deleted...]
-      <c r="A212" s="109" t="s">
+      <c r="E215" s="242"/>
+      <c r="F215" s="217"/>
+      <c r="G215" s="210">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="216" spans="1:7" ht="12" customHeight="1">
+      <c r="A216" s="103" t="s">
+        <v>313</v>
+      </c>
+      <c r="B216" s="218"/>
+      <c r="C216" s="218"/>
+      <c r="D216" s="243"/>
+      <c r="E216" s="244"/>
+      <c r="F216" s="218"/>
+      <c r="G216" s="211"/>
+    </row>
+    <row r="217" spans="1:7">
+      <c r="A217" s="93" t="s">
+        <v>142</v>
+      </c>
+      <c r="B217" s="94"/>
+      <c r="C217" s="95"/>
+      <c r="D217" s="94"/>
+      <c r="E217" s="94"/>
+      <c r="F217" s="206">
+        <f>SUM(G173:G216)</f>
+        <v>0</v>
+      </c>
+      <c r="G217" s="207"/>
+    </row>
+    <row r="218" spans="1:7">
+      <c r="A218" s="171"/>
+      <c r="B218" s="172"/>
+      <c r="C218" s="172"/>
+      <c r="D218" s="173"/>
+      <c r="E218" s="173"/>
+      <c r="F218" s="172"/>
+      <c r="G218" s="143"/>
+    </row>
+    <row r="219" spans="1:7">
+      <c r="A219" s="108" t="s">
         <v>102</v>
       </c>
-      <c r="B212" s="177">
+      <c r="B219" s="221">
         <v>9073</v>
       </c>
-      <c r="C212" s="177"/>
-      <c r="D212" s="197">
+      <c r="C219" s="221"/>
+      <c r="D219" s="237">
         <v>3.55</v>
       </c>
-      <c r="E212" s="198"/>
-[...18 lines deleted...]
-      <c r="A214" s="103" t="s">
+      <c r="E219" s="238"/>
+      <c r="F219" s="221"/>
+      <c r="G219" s="219">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="220" spans="1:7" ht="12" customHeight="1">
+      <c r="A220" s="110" t="s">
+        <v>313</v>
+      </c>
+      <c r="B220" s="222"/>
+      <c r="C220" s="222"/>
+      <c r="D220" s="239"/>
+      <c r="E220" s="240"/>
+      <c r="F220" s="222"/>
+      <c r="G220" s="220"/>
+    </row>
+    <row r="221" spans="1:7">
+      <c r="A221" s="102" t="s">
         <v>103</v>
       </c>
-      <c r="B214" s="175">
+      <c r="B221" s="217">
         <v>9074</v>
       </c>
-      <c r="C214" s="175"/>
-      <c r="D214" s="201">
+      <c r="C221" s="217"/>
+      <c r="D221" s="241">
         <v>3.55</v>
       </c>
-      <c r="E214" s="202"/>
-[...103 lines deleted...]
-        <f t="shared" si="8"/>
+      <c r="E221" s="242"/>
+      <c r="F221" s="217"/>
+      <c r="G221" s="210">
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
     <row r="222" spans="1:7" ht="12" customHeight="1">
       <c r="A222" s="105" t="s">
-        <v>322</v>
-[...6 lines deleted...]
-      <c r="G222" s="169"/>
+        <v>313</v>
+      </c>
+      <c r="B222" s="218"/>
+      <c r="C222" s="218"/>
+      <c r="D222" s="243"/>
+      <c r="E222" s="244"/>
+      <c r="F222" s="218"/>
+      <c r="G222" s="211"/>
     </row>
     <row r="223" spans="1:7">
-      <c r="A223" s="103" t="s">
+      <c r="A223" s="108" t="s">
+        <v>114</v>
+      </c>
+      <c r="B223" s="221">
+        <v>9075</v>
+      </c>
+      <c r="C223" s="221"/>
+      <c r="D223" s="237">
+        <v>1.65</v>
+      </c>
+      <c r="E223" s="238"/>
+      <c r="F223" s="221"/>
+      <c r="G223" s="219">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="224" spans="1:7" ht="12" customHeight="1">
+      <c r="A224" s="104" t="s">
+        <v>314</v>
+      </c>
+      <c r="B224" s="222"/>
+      <c r="C224" s="222"/>
+      <c r="D224" s="239"/>
+      <c r="E224" s="240"/>
+      <c r="F224" s="222"/>
+      <c r="G224" s="220"/>
+    </row>
+    <row r="225" spans="1:7">
+      <c r="A225" s="102" t="s">
+        <v>113</v>
+      </c>
+      <c r="B225" s="217">
+        <v>9076</v>
+      </c>
+      <c r="C225" s="217"/>
+      <c r="D225" s="241">
+        <v>1.65</v>
+      </c>
+      <c r="E225" s="242"/>
+      <c r="F225" s="217"/>
+      <c r="G225" s="210">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="226" spans="1:7" ht="12" customHeight="1">
+      <c r="A226" s="105" t="s">
+        <v>314</v>
+      </c>
+      <c r="B226" s="218"/>
+      <c r="C226" s="218"/>
+      <c r="D226" s="243"/>
+      <c r="E226" s="244"/>
+      <c r="F226" s="218"/>
+      <c r="G226" s="211"/>
+    </row>
+    <row r="227" spans="1:7">
+      <c r="A227" s="108" t="s">
+        <v>104</v>
+      </c>
+      <c r="B227" s="221">
+        <v>9077</v>
+      </c>
+      <c r="C227" s="221"/>
+      <c r="D227" s="237">
+        <v>3.55</v>
+      </c>
+      <c r="E227" s="238"/>
+      <c r="F227" s="221"/>
+      <c r="G227" s="219">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="228" spans="1:7" ht="12" customHeight="1">
+      <c r="A228" s="104" t="s">
+        <v>315</v>
+      </c>
+      <c r="B228" s="222"/>
+      <c r="C228" s="222"/>
+      <c r="D228" s="239"/>
+      <c r="E228" s="240"/>
+      <c r="F228" s="222"/>
+      <c r="G228" s="220"/>
+    </row>
+    <row r="229" spans="1:7">
+      <c r="A229" s="102" t="s">
         <v>112</v>
       </c>
-      <c r="B223" s="175">
+      <c r="B229" s="217">
         <v>9078</v>
       </c>
-      <c r="C223" s="175"/>
-      <c r="D223" s="201">
+      <c r="C229" s="217"/>
+      <c r="D229" s="241">
         <v>1.65</v>
       </c>
-      <c r="E223" s="202"/>
-[...7 lines deleted...]
-      <c r="A224" s="106" t="s">
+      <c r="E229" s="242"/>
+      <c r="F229" s="217"/>
+      <c r="G229" s="210">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="230" spans="1:7" ht="12" customHeight="1">
+      <c r="A230" s="105" t="s">
         <v>239</v>
       </c>
-      <c r="B224" s="176"/>
-[...124 lines deleted...]
-      </c>
+      <c r="B230" s="218"/>
+      <c r="C230" s="218"/>
+      <c r="D230" s="243"/>
+      <c r="E230" s="244"/>
+      <c r="F230" s="218"/>
+      <c r="G230" s="211"/>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" s="54" t="s">
-        <v>107</v>
+        <v>236</v>
       </c>
       <c r="B231" s="38">
-        <v>9405</v>
+        <v>9170</v>
       </c>
       <c r="C231" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="D231" s="153">
-[...2 lines deleted...]
-      <c r="E231" s="154"/>
+      <c r="D231" s="194">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="E231" s="195"/>
       <c r="F231" s="38"/>
-      <c r="G231" s="125">
-        <f t="shared" si="8"/>
+      <c r="G231" s="124">
+        <f>D231*F231</f>
         <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" s="55" t="s">
-        <v>108</v>
+        <v>209</v>
       </c>
       <c r="B232" s="40">
-        <v>9415</v>
+        <v>9127</v>
       </c>
       <c r="C232" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="D232" s="181">
-[...2 lines deleted...]
-      <c r="E232" s="182"/>
+      <c r="D232" s="223">
+        <v>3</v>
+      </c>
+      <c r="E232" s="224"/>
       <c r="F232" s="40"/>
-      <c r="G232" s="126">
-        <f t="shared" si="8"/>
+      <c r="G232" s="125">
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:7">
-      <c r="A233" s="54" t="s">
-        <v>216</v>
+      <c r="A233" s="97" t="s">
+        <v>100</v>
       </c>
       <c r="B233" s="38">
-        <v>9600</v>
+        <v>9111</v>
       </c>
       <c r="C233" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="D233" s="153">
-[...2 lines deleted...]
-      <c r="E233" s="154"/>
+      <c r="D233" s="194">
+        <v>3.3</v>
+      </c>
+      <c r="E233" s="195"/>
       <c r="F233" s="38"/>
-      <c r="G233" s="125">
-        <f t="shared" si="8"/>
+      <c r="G233" s="124">
+        <f>D233*F233</f>
         <v>0</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" s="55" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="B234" s="40">
-        <v>9601</v>
+        <v>9053</v>
       </c>
       <c r="C234" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="D234" s="181">
-[...2 lines deleted...]
-      <c r="E234" s="182"/>
+      <c r="D234" s="223">
+        <v>22.4</v>
+      </c>
+      <c r="E234" s="224"/>
       <c r="F234" s="40"/>
-      <c r="G234" s="126">
-        <f t="shared" si="8"/>
+      <c r="G234" s="125">
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" s="54" t="s">
-        <v>215</v>
+        <v>106</v>
       </c>
       <c r="B235" s="38">
-        <v>9603</v>
+        <v>9054</v>
       </c>
       <c r="C235" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="D235" s="153">
-[...2 lines deleted...]
-      <c r="E235" s="154"/>
+      <c r="D235" s="194">
+        <v>28.2</v>
+      </c>
+      <c r="E235" s="195"/>
       <c r="F235" s="38"/>
-      <c r="G235" s="125">
-        <f>D235*F235</f>
+      <c r="G235" s="124">
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" s="55" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>217</v>
+      </c>
+      <c r="B236" s="40">
+        <v>9055</v>
       </c>
       <c r="C236" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="D236" s="181">
+      <c r="D236" s="223">
+        <v>40.9</v>
+      </c>
+      <c r="E236" s="224"/>
+      <c r="F236" s="40"/>
+      <c r="G236" s="125">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="237" spans="1:7">
+      <c r="A237" s="54" t="s">
+        <v>107</v>
+      </c>
+      <c r="B237" s="38">
+        <v>9405</v>
+      </c>
+      <c r="C237" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="D237" s="194">
+        <v>15.15</v>
+      </c>
+      <c r="E237" s="195"/>
+      <c r="F237" s="38"/>
+      <c r="G237" s="124">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="238" spans="1:7">
+      <c r="A238" s="55" t="s">
+        <v>108</v>
+      </c>
+      <c r="B238" s="40">
+        <v>9415</v>
+      </c>
+      <c r="C238" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="D238" s="223">
+        <v>6.9</v>
+      </c>
+      <c r="E238" s="224"/>
+      <c r="F238" s="40"/>
+      <c r="G238" s="125">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="239" spans="1:7">
+      <c r="A239" s="54" t="s">
+        <v>216</v>
+      </c>
+      <c r="B239" s="38">
+        <v>9600</v>
+      </c>
+      <c r="C239" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="D239" s="194">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="E239" s="195"/>
+      <c r="F239" s="38"/>
+      <c r="G239" s="124">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="240" spans="1:7">
+      <c r="A240" s="55" t="s">
+        <v>109</v>
+      </c>
+      <c r="B240" s="40">
+        <v>9601</v>
+      </c>
+      <c r="C240" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="D240" s="223">
+        <v>5.65</v>
+      </c>
+      <c r="E240" s="224"/>
+      <c r="F240" s="40"/>
+      <c r="G240" s="125">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="241" spans="1:7">
+      <c r="A241" s="54" t="s">
+        <v>215</v>
+      </c>
+      <c r="B241" s="38">
+        <v>9603</v>
+      </c>
+      <c r="C241" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="D241" s="194">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="E241" s="195"/>
+      <c r="F241" s="38"/>
+      <c r="G241" s="124">
+        <f>D241*F241</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="242" spans="1:7">
+      <c r="A242" s="55" t="s">
+        <v>110</v>
+      </c>
+      <c r="B242" s="40" t="s">
+        <v>111</v>
+      </c>
+      <c r="C242" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="D242" s="223">
         <v>10</v>
       </c>
-      <c r="E236" s="182"/>
-[...7 lines deleted...]
-      <c r="A237" s="186" t="s">
+      <c r="E242" s="224"/>
+      <c r="F242" s="40"/>
+      <c r="G242" s="125">
+        <f>D242*F242</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="243" spans="1:7" ht="19" customHeight="1">
+      <c r="A243" s="230" t="s">
         <v>117</v>
       </c>
-      <c r="B237" s="158"/>
-[...7 lines deleted...]
-      <c r="A238" s="54" t="s">
+      <c r="B243" s="199"/>
+      <c r="C243" s="199"/>
+      <c r="D243" s="199"/>
+      <c r="E243" s="199"/>
+      <c r="F243" s="199"/>
+      <c r="G243" s="231"/>
+    </row>
+    <row r="244" spans="1:7">
+      <c r="A244" s="54" t="s">
         <v>214</v>
       </c>
-      <c r="B238" s="62">
+      <c r="B244" s="62">
         <v>8821</v>
       </c>
-      <c r="C238" s="62" t="s">
+      <c r="C244" s="62" t="s">
         <v>29</v>
       </c>
-      <c r="D238" s="153">
+      <c r="D244" s="194">
         <v>9.65</v>
       </c>
-      <c r="E238" s="154"/>
-[...7 lines deleted...]
-      <c r="A239" s="55" t="s">
+      <c r="E244" s="195"/>
+      <c r="F244" s="38"/>
+      <c r="G244" s="124">
+        <f>D244*F244</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="245" spans="1:7">
+      <c r="A245" s="55" t="s">
         <v>118</v>
       </c>
-      <c r="B239" s="63" t="s">
+      <c r="B245" s="63" t="s">
         <v>119</v>
       </c>
-      <c r="C239" s="63" t="s">
+      <c r="C245" s="63" t="s">
         <v>29</v>
       </c>
-      <c r="D239" s="181">
+      <c r="D245" s="223">
         <v>0.8</v>
       </c>
-      <c r="E239" s="182"/>
-[...7 lines deleted...]
-      <c r="A240" s="54" t="s">
+      <c r="E245" s="224"/>
+      <c r="F245" s="40"/>
+      <c r="G245" s="125">
+        <f>D245*F245</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="246" spans="1:7">
+      <c r="A246" s="97" t="s">
         <v>213</v>
       </c>
-      <c r="B240" s="62">
+      <c r="B246" s="175">
         <v>8001</v>
       </c>
-      <c r="C240" s="62" t="s">
+      <c r="C246" s="175" t="s">
         <v>29</v>
       </c>
-      <c r="D240" s="153">
+      <c r="D246" s="226">
         <v>64.8</v>
       </c>
-      <c r="E240" s="154"/>
-[...7 lines deleted...]
-      <c r="A241" s="252" t="s">
+      <c r="E246" s="227"/>
+      <c r="F246" s="32"/>
+      <c r="G246" s="137">
+        <f>D246*F246</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="247" spans="1:7">
+      <c r="A247" s="177"/>
+      <c r="B247" s="178"/>
+      <c r="C247" s="178"/>
+      <c r="D247" s="156"/>
+      <c r="E247" s="156"/>
+      <c r="F247" s="155"/>
+      <c r="G247" s="168"/>
+    </row>
+    <row r="248" spans="1:7" ht="14" customHeight="1">
+      <c r="A248" s="318" t="s">
         <v>124</v>
       </c>
-      <c r="B241" s="253"/>
-[...21 lines deleted...]
-      <c r="B243" s="11" t="s">
+      <c r="B248" s="319"/>
+      <c r="C248" s="319"/>
+      <c r="D248" s="319"/>
+      <c r="E248" s="319"/>
+      <c r="F248" s="319"/>
+      <c r="G248" s="320"/>
+    </row>
+    <row r="249" spans="1:7" ht="34" customHeight="1">
+      <c r="A249" s="214" t="s">
+        <v>324</v>
+      </c>
+      <c r="B249" s="215"/>
+      <c r="C249" s="215"/>
+      <c r="D249" s="215"/>
+      <c r="E249" s="215"/>
+      <c r="F249" s="215"/>
+      <c r="G249" s="216"/>
+    </row>
+    <row r="250" spans="1:7" ht="23" customHeight="1">
+      <c r="A250" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B250" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="C243" s="11" t="s">
+      <c r="C250" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="D243" s="184" t="s">
+      <c r="D250" s="228" t="s">
         <v>1</v>
       </c>
-      <c r="E243" s="185"/>
-      <c r="F243" s="12" t="s">
+      <c r="E250" s="229"/>
+      <c r="F250" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="G243" s="12" t="s">
+      <c r="G250" s="12" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="244" spans="1:7" ht="15" customHeight="1">
-      <c r="A244" s="41" t="s">
+    <row r="251" spans="1:7" ht="15" customHeight="1">
+      <c r="A251" s="41" t="s">
         <v>125</v>
       </c>
-      <c r="B244" s="115" t="s">
+      <c r="B251" s="114" t="s">
         <v>124</v>
       </c>
-      <c r="C244" s="44"/>
-      <c r="D244" s="183">
+      <c r="C251" s="44"/>
+      <c r="D251" s="225">
         <v>0.57999999999999996</v>
       </c>
-      <c r="E244" s="183"/>
-[...7 lines deleted...]
-      <c r="A245" s="43" t="s">
+      <c r="E251" s="225"/>
+      <c r="F251" s="38"/>
+      <c r="G251" s="124">
+        <f>D251*F251</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="252" spans="1:7" ht="15" customHeight="1">
+      <c r="A252" s="43" t="s">
         <v>243</v>
-      </c>
-[...124 lines deleted...]
-        <v>132</v>
       </c>
       <c r="B252" s="115" t="s">
         <v>124</v>
       </c>
-      <c r="C252" s="44"/>
-      <c r="D252" s="183">
+      <c r="C252" s="51"/>
+      <c r="D252" s="321">
         <v>0.57999999999999996</v>
       </c>
-      <c r="E252" s="183"/>
-      <c r="F252" s="38"/>
+      <c r="E252" s="321"/>
+      <c r="F252" s="40"/>
       <c r="G252" s="125">
-        <f t="shared" si="9"/>
+        <f t="shared" ref="G252:G262" si="10">D252*F252</f>
         <v>0</v>
       </c>
     </row>
     <row r="253" spans="1:7" ht="15" customHeight="1">
-      <c r="A253" s="51" t="s">
+      <c r="A253" s="41" t="s">
+        <v>126</v>
+      </c>
+      <c r="B253" s="114" t="s">
+        <v>124</v>
+      </c>
+      <c r="C253" s="44"/>
+      <c r="D253" s="225">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="E253" s="225"/>
+      <c r="F253" s="38"/>
+      <c r="G253" s="124">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="254" spans="1:7" ht="15" customHeight="1">
+      <c r="A254" s="43" t="s">
+        <v>127</v>
+      </c>
+      <c r="B254" s="115" t="s">
+        <v>124</v>
+      </c>
+      <c r="C254" s="51"/>
+      <c r="D254" s="321">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="E254" s="321"/>
+      <c r="F254" s="40"/>
+      <c r="G254" s="125">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="255" spans="1:7" ht="15" customHeight="1">
+      <c r="A255" s="41" t="s">
+        <v>128</v>
+      </c>
+      <c r="B255" s="114" t="s">
+        <v>124</v>
+      </c>
+      <c r="C255" s="44"/>
+      <c r="D255" s="225">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="E255" s="225"/>
+      <c r="F255" s="38"/>
+      <c r="G255" s="124">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="256" spans="1:7" ht="15" customHeight="1">
+      <c r="A256" s="43" t="s">
+        <v>129</v>
+      </c>
+      <c r="B256" s="115" t="s">
+        <v>124</v>
+      </c>
+      <c r="C256" s="51"/>
+      <c r="D256" s="321">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="E256" s="321"/>
+      <c r="F256" s="40"/>
+      <c r="G256" s="125">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="257" spans="1:7" ht="15" customHeight="1">
+      <c r="A257" s="41" t="s">
+        <v>130</v>
+      </c>
+      <c r="B257" s="114" t="s">
+        <v>124</v>
+      </c>
+      <c r="C257" s="44"/>
+      <c r="D257" s="225">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="E257" s="225"/>
+      <c r="F257" s="38"/>
+      <c r="G257" s="124">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="258" spans="1:7" ht="15" customHeight="1">
+      <c r="A258" s="43" t="s">
+        <v>131</v>
+      </c>
+      <c r="B258" s="115" t="s">
+        <v>124</v>
+      </c>
+      <c r="C258" s="51"/>
+      <c r="D258" s="321">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="E258" s="321"/>
+      <c r="F258" s="40"/>
+      <c r="G258" s="125">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="259" spans="1:7" ht="15" customHeight="1">
+      <c r="A259" s="41" t="s">
+        <v>132</v>
+      </c>
+      <c r="B259" s="114" t="s">
+        <v>124</v>
+      </c>
+      <c r="C259" s="44"/>
+      <c r="D259" s="225">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="E259" s="225"/>
+      <c r="F259" s="38"/>
+      <c r="G259" s="124">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="260" spans="1:7" ht="15" customHeight="1">
+      <c r="A260" s="51" t="s">
         <v>240</v>
       </c>
-      <c r="B253" s="65" t="s">
+      <c r="B260" s="65" t="s">
         <v>211</v>
       </c>
-      <c r="C253" s="113"/>
-      <c r="D253" s="195">
+      <c r="C260" s="112"/>
+      <c r="D260" s="186">
         <v>40</v>
       </c>
-      <c r="E253" s="196"/>
-[...7 lines deleted...]
-      <c r="A254" s="44" t="s">
+      <c r="E260" s="187"/>
+      <c r="F260" s="40"/>
+      <c r="G260" s="125">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="261" spans="1:7" ht="15" customHeight="1">
+      <c r="A261" s="44" t="s">
         <v>241</v>
       </c>
-      <c r="B254" s="64" t="s">
+      <c r="B261" s="64" t="s">
         <v>212</v>
       </c>
-      <c r="C254" s="113"/>
-      <c r="D254" s="193">
+      <c r="C261" s="112"/>
+      <c r="D261" s="188">
         <v>35.35</v>
       </c>
-      <c r="E254" s="194"/>
-[...7 lines deleted...]
-      <c r="A255" s="51" t="s">
+      <c r="E261" s="189"/>
+      <c r="F261" s="38"/>
+      <c r="G261" s="124">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="262" spans="1:7" ht="15" customHeight="1">
+      <c r="A262" s="51" t="s">
         <v>242</v>
       </c>
-      <c r="B255" s="65">
+      <c r="B262" s="65">
         <v>4109</v>
       </c>
-      <c r="C255" s="58"/>
-      <c r="D255" s="195">
+      <c r="C262" s="58"/>
+      <c r="D262" s="186">
         <v>5.3</v>
       </c>
-      <c r="E255" s="196"/>
-[...7 lines deleted...]
-      <c r="A256" s="186" t="s">
+      <c r="E262" s="187"/>
+      <c r="F262" s="40"/>
+      <c r="G262" s="125">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="263" spans="1:7" ht="15" customHeight="1">
+      <c r="A263" s="157" t="s">
+        <v>143</v>
+      </c>
+      <c r="B263" s="158"/>
+      <c r="C263" s="159"/>
+      <c r="D263" s="158"/>
+      <c r="E263" s="158"/>
+      <c r="F263" s="212">
+        <f>SUM(G219:G262)</f>
+        <v>0</v>
+      </c>
+      <c r="G263" s="213"/>
+    </row>
+    <row r="264" spans="1:7" ht="15" customHeight="1">
+      <c r="A264" s="179"/>
+      <c r="B264" s="180"/>
+      <c r="C264" s="181"/>
+      <c r="D264" s="182"/>
+      <c r="E264" s="182"/>
+      <c r="F264" s="174"/>
+      <c r="G264" s="176"/>
+    </row>
+    <row r="265" spans="1:7" ht="15" customHeight="1">
+      <c r="A265" s="18"/>
+      <c r="B265" s="141"/>
+      <c r="C265" s="183"/>
+      <c r="D265" s="170"/>
+      <c r="E265" s="170"/>
+      <c r="F265" s="20"/>
+      <c r="G265" s="143"/>
+    </row>
+    <row r="266" spans="1:7" ht="15" customHeight="1">
+      <c r="A266" s="18"/>
+      <c r="B266" s="141"/>
+      <c r="C266" s="183"/>
+      <c r="D266" s="170"/>
+      <c r="E266" s="170"/>
+      <c r="F266" s="20"/>
+      <c r="G266" s="143"/>
+    </row>
+    <row r="267" spans="1:7" ht="19" customHeight="1">
+      <c r="A267" s="230" t="s">
         <v>133</v>
       </c>
-      <c r="B256" s="158"/>
-[...7 lines deleted...]
-      <c r="A257" s="41" t="s">
+      <c r="B267" s="199"/>
+      <c r="C267" s="199"/>
+      <c r="D267" s="199"/>
+      <c r="E267" s="199"/>
+      <c r="F267" s="199"/>
+      <c r="G267" s="231"/>
+    </row>
+    <row r="268" spans="1:7">
+      <c r="A268" s="41" t="s">
         <v>125</v>
       </c>
-      <c r="B257" s="60" t="s">
+      <c r="B268" s="60" t="s">
         <v>133</v>
       </c>
-      <c r="C257" s="64" t="s">
+      <c r="C268" s="64" t="s">
         <v>29</v>
       </c>
-      <c r="D257" s="280">
+      <c r="D268" s="317">
         <v>0.36</v>
       </c>
-      <c r="E257" s="280"/>
-[...7 lines deleted...]
-      <c r="A258" s="43" t="s">
+      <c r="E268" s="317"/>
+      <c r="F268" s="38"/>
+      <c r="G268" s="124">
+        <f>D268*F268</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="269" spans="1:7">
+      <c r="A269" s="43" t="s">
         <v>243</v>
       </c>
-      <c r="B258" s="61" t="s">
+      <c r="B269" s="61" t="s">
         <v>133</v>
       </c>
-      <c r="C258" s="65" t="s">
+      <c r="C269" s="65" t="s">
         <v>29</v>
       </c>
-      <c r="D258" s="279">
+      <c r="D269" s="335">
         <v>0.36</v>
       </c>
-      <c r="E258" s="279"/>
-[...7 lines deleted...]
-      <c r="A259" s="41" t="s">
+      <c r="E269" s="335"/>
+      <c r="F269" s="40"/>
+      <c r="G269" s="125">
+        <f t="shared" ref="G269:G276" si="11">D269*F269</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="270" spans="1:7">
+      <c r="A270" s="41" t="s">
         <v>126</v>
       </c>
-      <c r="B259" s="60" t="s">
+      <c r="B270" s="60" t="s">
         <v>133</v>
       </c>
-      <c r="C259" s="64" t="s">
+      <c r="C270" s="64" t="s">
         <v>29</v>
       </c>
-      <c r="D259" s="280">
+      <c r="D270" s="317">
         <v>0.36</v>
       </c>
-      <c r="E259" s="280"/>
-[...7 lines deleted...]
-      <c r="A260" s="43" t="s">
+      <c r="E270" s="317"/>
+      <c r="F270" s="38"/>
+      <c r="G270" s="124">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="271" spans="1:7">
+      <c r="A271" s="43" t="s">
         <v>127</v>
       </c>
-      <c r="B260" s="61" t="s">
+      <c r="B271" s="61" t="s">
         <v>133</v>
       </c>
-      <c r="C260" s="65" t="s">
+      <c r="C271" s="65" t="s">
         <v>29</v>
       </c>
-      <c r="D260" s="279">
+      <c r="D271" s="335">
         <v>0.36</v>
       </c>
-      <c r="E260" s="279"/>
-[...7 lines deleted...]
-      <c r="A261" s="41" t="s">
+      <c r="E271" s="335"/>
+      <c r="F271" s="40"/>
+      <c r="G271" s="125">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="272" spans="1:7">
+      <c r="A272" s="41" t="s">
         <v>128</v>
       </c>
-      <c r="B261" s="60" t="s">
+      <c r="B272" s="60" t="s">
         <v>133</v>
       </c>
-      <c r="C261" s="64" t="s">
+      <c r="C272" s="64" t="s">
         <v>29</v>
       </c>
-      <c r="D261" s="280">
+      <c r="D272" s="317">
         <v>0.36</v>
       </c>
-      <c r="E261" s="280"/>
-[...7 lines deleted...]
-      <c r="A262" s="43" t="s">
+      <c r="E272" s="317"/>
+      <c r="F272" s="38"/>
+      <c r="G272" s="124">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="273" spans="1:7">
+      <c r="A273" s="43" t="s">
         <v>129</v>
       </c>
-      <c r="B262" s="61" t="s">
+      <c r="B273" s="61" t="s">
         <v>133</v>
       </c>
-      <c r="C262" s="65" t="s">
+      <c r="C273" s="65" t="s">
         <v>29</v>
       </c>
-      <c r="D262" s="279">
+      <c r="D273" s="335">
         <v>0.36</v>
       </c>
-      <c r="E262" s="279"/>
-[...7 lines deleted...]
-      <c r="A263" s="41" t="s">
+      <c r="E273" s="335"/>
+      <c r="F273" s="40"/>
+      <c r="G273" s="125">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="274" spans="1:7">
+      <c r="A274" s="41" t="s">
         <v>130</v>
       </c>
-      <c r="B263" s="60" t="s">
+      <c r="B274" s="60" t="s">
         <v>133</v>
       </c>
-      <c r="C263" s="64" t="s">
+      <c r="C274" s="64" t="s">
         <v>29</v>
       </c>
-      <c r="D263" s="280">
+      <c r="D274" s="317">
         <v>0.36</v>
       </c>
-      <c r="E263" s="280"/>
-[...7 lines deleted...]
-      <c r="A264" s="43" t="s">
+      <c r="E274" s="317"/>
+      <c r="F274" s="38"/>
+      <c r="G274" s="124">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="275" spans="1:7">
+      <c r="A275" s="43" t="s">
         <v>131</v>
       </c>
-      <c r="B264" s="61" t="s">
+      <c r="B275" s="61" t="s">
         <v>133</v>
       </c>
-      <c r="C264" s="65" t="s">
+      <c r="C275" s="65" t="s">
         <v>29</v>
       </c>
-      <c r="D264" s="279">
+      <c r="D275" s="335">
         <v>0.36</v>
       </c>
-      <c r="E264" s="279"/>
-[...7 lines deleted...]
-      <c r="A265" s="42" t="s">
+      <c r="E275" s="335"/>
+      <c r="F275" s="40"/>
+      <c r="G275" s="125">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="276" spans="1:7">
+      <c r="A276" s="41" t="s">
         <v>132</v>
       </c>
-      <c r="B265" s="145" t="s">
+      <c r="B276" s="60" t="s">
         <v>133</v>
       </c>
-      <c r="C265" s="146" t="s">
+      <c r="C276" s="64" t="s">
         <v>29</v>
       </c>
-      <c r="D265" s="297">
+      <c r="D276" s="317">
         <v>0.36</v>
       </c>
-      <c r="E265" s="297"/>
-[...30 lines deleted...]
-      <c r="A268" s="186" t="s">
+      <c r="E276" s="317"/>
+      <c r="F276" s="38"/>
+      <c r="G276" s="124">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="277" spans="1:7">
+      <c r="A277" s="18"/>
+      <c r="B277" s="140"/>
+      <c r="C277" s="141"/>
+      <c r="D277" s="142"/>
+      <c r="E277" s="142"/>
+      <c r="F277" s="20"/>
+      <c r="G277" s="143"/>
+    </row>
+    <row r="278" spans="1:7" ht="19" customHeight="1">
+      <c r="A278" s="230" t="s">
         <v>218</v>
       </c>
-      <c r="B268" s="158"/>
-[...7 lines deleted...]
-      <c r="A269" s="54" t="s">
+      <c r="B278" s="199"/>
+      <c r="C278" s="199"/>
+      <c r="D278" s="199"/>
+      <c r="E278" s="199"/>
+      <c r="F278" s="199"/>
+      <c r="G278" s="231"/>
+    </row>
+    <row r="279" spans="1:7" ht="19" customHeight="1">
+      <c r="A279" s="54" t="s">
         <v>224</v>
       </c>
-      <c r="B269" s="38">
+      <c r="B279" s="38">
         <v>6090</v>
       </c>
-      <c r="C269" s="38"/>
-      <c r="D269" s="205">
+      <c r="C279" s="38"/>
+      <c r="D279" s="245">
         <v>8.6999999999999993</v>
       </c>
-      <c r="E269" s="206"/>
-[...7 lines deleted...]
-      <c r="A270" s="55" t="s">
+      <c r="E279" s="246"/>
+      <c r="F279" s="38"/>
+      <c r="G279" s="124">
+        <f>D279*F279</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="280" spans="1:7">
+      <c r="A280" s="55" t="s">
         <v>225</v>
       </c>
-      <c r="B270" s="40">
+      <c r="B280" s="40">
         <v>6091</v>
       </c>
-      <c r="C270" s="40"/>
-      <c r="D270" s="272">
+      <c r="C280" s="40"/>
+      <c r="D280" s="310">
         <v>8.6999999999999993</v>
       </c>
-      <c r="E270" s="273"/>
-[...7 lines deleted...]
-      <c r="A271" s="54" t="s">
+      <c r="E280" s="311"/>
+      <c r="F280" s="40"/>
+      <c r="G280" s="125">
+        <f>D280*F280</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="281" spans="1:7" ht="15" customHeight="1">
+      <c r="A281" s="54" t="s">
         <v>226</v>
       </c>
-      <c r="B271" s="38">
+      <c r="B281" s="38">
         <v>6092</v>
       </c>
-      <c r="C271" s="38"/>
-      <c r="D271" s="205">
+      <c r="C281" s="38"/>
+      <c r="D281" s="245">
         <v>8.6999999999999993</v>
       </c>
-      <c r="E271" s="206"/>
-[...7 lines deleted...]
-      <c r="A272" s="55" t="s">
+      <c r="E281" s="246"/>
+      <c r="F281" s="38"/>
+      <c r="G281" s="124">
+        <f>D281*F281</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="282" spans="1:7" ht="15" customHeight="1">
+      <c r="A282" s="55" t="s">
         <v>227</v>
       </c>
-      <c r="B272" s="40">
+      <c r="B282" s="40">
         <v>6093</v>
       </c>
-      <c r="C272" s="40"/>
-      <c r="D272" s="272">
+      <c r="C282" s="40"/>
+      <c r="D282" s="310">
         <v>8.6999999999999993</v>
       </c>
-      <c r="E272" s="273"/>
-[...32 lines deleted...]
-      <c r="B275" s="11" t="s">
+      <c r="E282" s="311"/>
+      <c r="F282" s="40"/>
+      <c r="G282" s="125">
+        <f>D282*F282</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="284" spans="1:7" ht="16" customHeight="1">
+      <c r="A284" s="290" t="s">
+        <v>322</v>
+      </c>
+      <c r="B284" s="291"/>
+      <c r="C284" s="291"/>
+      <c r="D284" s="291"/>
+      <c r="E284" s="291"/>
+      <c r="F284" s="291"/>
+      <c r="G284" s="292"/>
+    </row>
+    <row r="285" spans="1:7" ht="12" customHeight="1">
+      <c r="A285" s="304" t="s">
+        <v>358</v>
+      </c>
+      <c r="B285" s="305"/>
+      <c r="C285" s="305"/>
+      <c r="D285" s="305"/>
+      <c r="E285" s="305"/>
+      <c r="F285" s="305"/>
+      <c r="G285" s="306"/>
+    </row>
+    <row r="286" spans="1:7" ht="24" customHeight="1">
+      <c r="A286" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="B286" s="11" t="s">
         <v>135</v>
       </c>
-      <c r="C275" s="11" t="s">
+      <c r="C286" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="D275" s="184" t="s">
+      <c r="D286" s="228" t="s">
         <v>1</v>
       </c>
-      <c r="E275" s="185"/>
-      <c r="F275" s="12" t="s">
+      <c r="E286" s="229"/>
+      <c r="F286" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="G275" s="12" t="s">
+      <c r="G286" s="12" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="276" spans="1:7" ht="16" customHeight="1">
-      <c r="A276" s="59" t="s">
+    <row r="287" spans="1:7" ht="16" customHeight="1">
+      <c r="A287" s="59" t="s">
         <v>134</v>
       </c>
-      <c r="B276" s="38" t="s">
+      <c r="B287" s="38" t="s">
         <v>237</v>
       </c>
-      <c r="C276" s="38"/>
-      <c r="D276" s="193">
+      <c r="C287" s="38"/>
+      <c r="D287" s="188">
         <v>3.76</v>
       </c>
-      <c r="E276" s="194"/>
-[...7 lines deleted...]
-      <c r="A277" s="55" t="s">
+      <c r="E287" s="189"/>
+      <c r="F287" s="38"/>
+      <c r="G287" s="124">
+        <f>D287*F287</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="288" spans="1:7" ht="16" customHeight="1">
+      <c r="A288" s="55" t="s">
         <v>135</v>
       </c>
-      <c r="B277" s="40"/>
-[...1 lines deleted...]
-      <c r="D277" s="195">
+      <c r="B288" s="40"/>
+      <c r="C288" s="40"/>
+      <c r="D288" s="186">
         <v>3.76</v>
       </c>
-      <c r="E277" s="196"/>
-[...7 lines deleted...]
-      <c r="A278" s="54" t="s">
+      <c r="E288" s="187"/>
+      <c r="F288" s="40"/>
+      <c r="G288" s="125">
+        <f t="shared" ref="G288:G294" si="12">D288*F288</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="289" spans="1:7" ht="16" customHeight="1">
+      <c r="A289" s="54" t="s">
         <v>135</v>
       </c>
-      <c r="B278" s="38"/>
-[...1 lines deleted...]
-      <c r="D278" s="193">
+      <c r="B289" s="38"/>
+      <c r="C289" s="38"/>
+      <c r="D289" s="188">
         <v>3.76</v>
       </c>
-      <c r="E278" s="194"/>
-[...7 lines deleted...]
-      <c r="A279" s="51" t="s">
+      <c r="E289" s="189"/>
+      <c r="F289" s="38"/>
+      <c r="G289" s="124">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="290" spans="1:7" ht="16" customHeight="1">
+      <c r="A290" s="51" t="s">
         <v>135</v>
       </c>
-      <c r="B279" s="40"/>
-[...1 lines deleted...]
-      <c r="D279" s="195">
+      <c r="B290" s="40"/>
+      <c r="C290" s="40"/>
+      <c r="D290" s="186">
         <v>3.76</v>
       </c>
-      <c r="E279" s="196"/>
-[...7 lines deleted...]
-      <c r="A280" s="54" t="s">
+      <c r="E290" s="187"/>
+      <c r="F290" s="40"/>
+      <c r="G290" s="125">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="291" spans="1:7" ht="16" customHeight="1">
+      <c r="A291" s="54" t="s">
         <v>135</v>
       </c>
-      <c r="B280" s="38"/>
-[...1 lines deleted...]
-      <c r="D280" s="193">
+      <c r="B291" s="38"/>
+      <c r="C291" s="38"/>
+      <c r="D291" s="188">
         <v>3.76</v>
       </c>
-      <c r="E280" s="194"/>
-[...7 lines deleted...]
-      <c r="A281" s="55" t="s">
+      <c r="E291" s="189"/>
+      <c r="F291" s="38"/>
+      <c r="G291" s="124">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="292" spans="1:7" ht="16" customHeight="1">
+      <c r="A292" s="55" t="s">
         <v>135</v>
       </c>
-      <c r="B281" s="40"/>
-[...1 lines deleted...]
-      <c r="D281" s="195">
+      <c r="B292" s="40"/>
+      <c r="C292" s="40"/>
+      <c r="D292" s="186">
         <v>3.76</v>
       </c>
-      <c r="E281" s="196"/>
-[...7 lines deleted...]
-      <c r="A282" s="54" t="s">
+      <c r="E292" s="187"/>
+      <c r="F292" s="40"/>
+      <c r="G292" s="125">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="293" spans="1:7" ht="16" customHeight="1">
+      <c r="A293" s="54" t="s">
         <v>135</v>
       </c>
-      <c r="B282" s="38"/>
-[...1 lines deleted...]
-      <c r="D282" s="193">
+      <c r="B293" s="38"/>
+      <c r="C293" s="38"/>
+      <c r="D293" s="188">
         <v>3.76</v>
       </c>
-      <c r="E282" s="194"/>
-[...7 lines deleted...]
-      <c r="A283" s="51" t="s">
+      <c r="E293" s="189"/>
+      <c r="F293" s="38"/>
+      <c r="G293" s="124">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="294" spans="1:7" ht="16" customHeight="1">
+      <c r="A294" s="51" t="s">
         <v>135</v>
       </c>
-      <c r="B283" s="40"/>
-[...1 lines deleted...]
-      <c r="D283" s="195">
+      <c r="B294" s="40"/>
+      <c r="C294" s="40"/>
+      <c r="D294" s="186">
         <v>3.76</v>
       </c>
-      <c r="E283" s="196"/>
-[...7 lines deleted...]
-      <c r="A284" s="54" t="s">
+      <c r="E294" s="187"/>
+      <c r="F294" s="40"/>
+      <c r="G294" s="125">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="295" spans="1:7" ht="16" customHeight="1">
+      <c r="A295" s="54" t="s">
         <v>135</v>
       </c>
-      <c r="B284" s="38"/>
-[...1 lines deleted...]
-      <c r="D284" s="193">
+      <c r="B295" s="38"/>
+      <c r="C295" s="38"/>
+      <c r="D295" s="188">
         <v>3.76</v>
       </c>
-      <c r="E284" s="194"/>
-[...7 lines deleted...]
-      <c r="A285" s="51" t="s">
+      <c r="E295" s="189"/>
+      <c r="F295" s="38"/>
+      <c r="G295" s="124">
+        <f t="shared" ref="G295:G296" si="13">D295*F295</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="296" spans="1:7" ht="16" customHeight="1">
+      <c r="A296" s="51" t="s">
         <v>135</v>
       </c>
-      <c r="B285" s="40"/>
-[...1 lines deleted...]
-      <c r="D285" s="195">
+      <c r="B296" s="40"/>
+      <c r="C296" s="40"/>
+      <c r="D296" s="186">
         <v>3.76</v>
       </c>
-      <c r="E285" s="196"/>
-[...7 lines deleted...]
-      <c r="A286" s="54" t="s">
+      <c r="E296" s="187"/>
+      <c r="F296" s="40"/>
+      <c r="G296" s="125">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="297" spans="1:7" ht="16" customHeight="1">
+      <c r="A297" s="54" t="s">
         <v>135</v>
       </c>
-      <c r="B286" s="38"/>
-[...1 lines deleted...]
-      <c r="D286" s="193">
+      <c r="B297" s="38"/>
+      <c r="C297" s="38"/>
+      <c r="D297" s="188">
         <v>3.76</v>
       </c>
-      <c r="E286" s="194"/>
-[...7 lines deleted...]
-      <c r="A287" s="51" t="s">
+      <c r="E297" s="189"/>
+      <c r="F297" s="38"/>
+      <c r="G297" s="124">
+        <f t="shared" ref="G297:G298" si="14">D297*F297</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="298" spans="1:7" ht="16" customHeight="1">
+      <c r="A298" s="51" t="s">
         <v>135</v>
       </c>
-      <c r="B287" s="40"/>
-[...1 lines deleted...]
-      <c r="D287" s="195">
+      <c r="B298" s="40"/>
+      <c r="C298" s="40"/>
+      <c r="D298" s="186">
         <v>3.76</v>
       </c>
-      <c r="E287" s="196"/>
-[...7 lines deleted...]
-      <c r="A288" s="186" t="s">
+      <c r="E298" s="187"/>
+      <c r="F298" s="40"/>
+      <c r="G298" s="125">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="299" spans="1:7" ht="16" customHeight="1">
+      <c r="A299" s="54" t="s">
+        <v>135</v>
+      </c>
+      <c r="B299" s="38"/>
+      <c r="C299" s="38"/>
+      <c r="D299" s="188">
+        <v>3.76</v>
+      </c>
+      <c r="E299" s="189"/>
+      <c r="F299" s="38"/>
+      <c r="G299" s="124">
+        <f t="shared" ref="G299:G308" si="15">D299*F299</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="300" spans="1:7" ht="16" customHeight="1">
+      <c r="A300" s="51" t="s">
+        <v>135</v>
+      </c>
+      <c r="B300" s="40"/>
+      <c r="C300" s="40"/>
+      <c r="D300" s="186">
+        <v>3.76</v>
+      </c>
+      <c r="E300" s="187"/>
+      <c r="F300" s="40"/>
+      <c r="G300" s="125">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="301" spans="1:7" ht="16" customHeight="1">
+      <c r="A301" s="54" t="s">
+        <v>135</v>
+      </c>
+      <c r="B301" s="38"/>
+      <c r="C301" s="38"/>
+      <c r="D301" s="188">
+        <v>3.76</v>
+      </c>
+      <c r="E301" s="189"/>
+      <c r="F301" s="38"/>
+      <c r="G301" s="124">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="302" spans="1:7" ht="16" customHeight="1">
+      <c r="A302" s="51" t="s">
+        <v>135</v>
+      </c>
+      <c r="B302" s="40"/>
+      <c r="C302" s="40"/>
+      <c r="D302" s="186">
+        <v>3.76</v>
+      </c>
+      <c r="E302" s="187"/>
+      <c r="F302" s="40"/>
+      <c r="G302" s="125">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="303" spans="1:7" ht="16" customHeight="1">
+      <c r="A303" s="54" t="s">
+        <v>135</v>
+      </c>
+      <c r="B303" s="38"/>
+      <c r="C303" s="38"/>
+      <c r="D303" s="188">
+        <v>3.76</v>
+      </c>
+      <c r="E303" s="189"/>
+      <c r="F303" s="38"/>
+      <c r="G303" s="124">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="304" spans="1:7" ht="16" customHeight="1">
+      <c r="A304" s="51" t="s">
+        <v>135</v>
+      </c>
+      <c r="B304" s="40"/>
+      <c r="C304" s="40"/>
+      <c r="D304" s="186">
+        <v>3.76</v>
+      </c>
+      <c r="E304" s="187"/>
+      <c r="F304" s="40"/>
+      <c r="G304" s="125">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="305" spans="1:7" ht="16" customHeight="1">
+      <c r="A305" s="54" t="s">
+        <v>135</v>
+      </c>
+      <c r="B305" s="38"/>
+      <c r="C305" s="38"/>
+      <c r="D305" s="188">
+        <v>3.76</v>
+      </c>
+      <c r="E305" s="189"/>
+      <c r="F305" s="38"/>
+      <c r="G305" s="124">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="306" spans="1:7" ht="16" customHeight="1">
+      <c r="A306" s="51" t="s">
+        <v>135</v>
+      </c>
+      <c r="B306" s="40"/>
+      <c r="C306" s="40"/>
+      <c r="D306" s="186">
+        <v>3.76</v>
+      </c>
+      <c r="E306" s="187"/>
+      <c r="F306" s="40"/>
+      <c r="G306" s="125">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="307" spans="1:7" ht="16" customHeight="1">
+      <c r="A307" s="54" t="s">
+        <v>135</v>
+      </c>
+      <c r="B307" s="38"/>
+      <c r="C307" s="38"/>
+      <c r="D307" s="188">
+        <v>3.76</v>
+      </c>
+      <c r="E307" s="189"/>
+      <c r="F307" s="38"/>
+      <c r="G307" s="124">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="308" spans="1:7" ht="16" customHeight="1">
+      <c r="A308" s="51" t="s">
+        <v>135</v>
+      </c>
+      <c r="B308" s="40"/>
+      <c r="C308" s="40"/>
+      <c r="D308" s="186">
+        <v>3.76</v>
+      </c>
+      <c r="E308" s="187"/>
+      <c r="F308" s="40"/>
+      <c r="G308" s="125">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="309" spans="1:7" ht="16" customHeight="1">
+      <c r="A309" s="93" t="s">
+        <v>144</v>
+      </c>
+      <c r="B309" s="94"/>
+      <c r="C309" s="95"/>
+      <c r="D309" s="94"/>
+      <c r="E309" s="94"/>
+      <c r="F309" s="184">
+        <f>SUM(G268:G308)</f>
+        <v>0</v>
+      </c>
+      <c r="G309" s="185"/>
+    </row>
+    <row r="310" spans="1:7" ht="16" customHeight="1">
+      <c r="A310" s="18"/>
+      <c r="B310" s="20"/>
+      <c r="C310" s="20"/>
+      <c r="D310" s="170"/>
+      <c r="E310" s="170"/>
+      <c r="F310" s="20"/>
+      <c r="G310" s="143"/>
+    </row>
+    <row r="311" spans="1:7" ht="16" customHeight="1">
+      <c r="A311" s="18"/>
+      <c r="B311" s="20"/>
+      <c r="C311" s="20"/>
+      <c r="D311" s="170"/>
+      <c r="E311" s="170"/>
+      <c r="F311" s="20"/>
+      <c r="G311" s="143"/>
+    </row>
+    <row r="312" spans="1:7" ht="16" customHeight="1">
+      <c r="A312" s="18"/>
+      <c r="B312" s="20"/>
+      <c r="C312" s="20"/>
+      <c r="D312" s="170"/>
+      <c r="E312" s="170"/>
+      <c r="F312" s="20"/>
+      <c r="G312" s="143"/>
+    </row>
+    <row r="313" spans="1:7" ht="16" customHeight="1">
+      <c r="A313" s="18"/>
+      <c r="B313" s="20"/>
+      <c r="C313" s="20"/>
+      <c r="D313" s="170"/>
+      <c r="E313" s="170"/>
+      <c r="F313" s="20"/>
+      <c r="G313" s="143"/>
+    </row>
+    <row r="314" spans="1:7" ht="20" customHeight="1">
+      <c r="A314" s="230" t="s">
         <v>248</v>
       </c>
-      <c r="B288" s="158"/>
-[...10 lines deleted...]
-      <c r="B289" s="11" t="s">
+      <c r="B314" s="199"/>
+      <c r="C314" s="199"/>
+      <c r="D314" s="199"/>
+      <c r="E314" s="199"/>
+      <c r="F314" s="199"/>
+      <c r="G314" s="231"/>
+    </row>
+    <row r="315" spans="1:7" ht="24">
+      <c r="A315" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="B315" s="11" t="s">
         <v>135</v>
       </c>
-      <c r="C289" s="11" t="s">
+      <c r="C315" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="D289" s="184" t="s">
+      <c r="D315" s="228" t="s">
         <v>1</v>
       </c>
-      <c r="E289" s="185"/>
-      <c r="F289" s="12" t="s">
+      <c r="E315" s="229"/>
+      <c r="F315" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="G289" s="12" t="s">
+      <c r="G315" s="12" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="290" spans="1:7">
-      <c r="A290" s="59" t="s">
+    <row r="316" spans="1:7">
+      <c r="A316" s="59" t="s">
         <v>134</v>
       </c>
-      <c r="B290" s="38"/>
-      <c r="C290" s="38" t="s">
+      <c r="B316" s="38"/>
+      <c r="C316" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="D290" s="193">
+      <c r="D316" s="188">
         <v>12.19</v>
       </c>
-      <c r="E290" s="194"/>
-[...7 lines deleted...]
-      <c r="A291" s="55" t="s">
+      <c r="E316" s="189"/>
+      <c r="F316" s="38"/>
+      <c r="G316" s="124">
+        <f>D316*F316</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="317" spans="1:7">
+      <c r="A317" s="55" t="s">
         <v>135</v>
       </c>
-      <c r="B291" s="40"/>
-      <c r="C291" s="40" t="s">
+      <c r="B317" s="40"/>
+      <c r="C317" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="D291" s="195">
+      <c r="D317" s="186">
         <v>12.19</v>
       </c>
-      <c r="E291" s="196"/>
-[...7 lines deleted...]
-      <c r="A292" s="54" t="s">
+      <c r="E317" s="187"/>
+      <c r="F317" s="40"/>
+      <c r="G317" s="125">
+        <f t="shared" ref="G317:G320" si="16">D317*F317</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="318" spans="1:7">
+      <c r="A318" s="54" t="s">
         <v>135</v>
       </c>
-      <c r="B292" s="38"/>
-      <c r="C292" s="38" t="s">
+      <c r="B318" s="38"/>
+      <c r="C318" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="D292" s="193">
+      <c r="D318" s="188">
         <v>12.19</v>
       </c>
-      <c r="E292" s="194"/>
-[...7 lines deleted...]
-      <c r="A293" s="55" t="s">
+      <c r="E318" s="189"/>
+      <c r="F318" s="38"/>
+      <c r="G318" s="124">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="319" spans="1:7">
+      <c r="A319" s="55" t="s">
         <v>135</v>
       </c>
-      <c r="B293" s="40"/>
-      <c r="C293" s="40" t="s">
+      <c r="B319" s="40"/>
+      <c r="C319" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="D293" s="195">
+      <c r="D319" s="186">
         <v>12.19</v>
       </c>
-      <c r="E293" s="196"/>
-[...7 lines deleted...]
-      <c r="A294" s="54" t="s">
+      <c r="E319" s="187"/>
+      <c r="F319" s="40"/>
+      <c r="G319" s="125">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="320" spans="1:7">
+      <c r="A320" s="54" t="s">
         <v>135</v>
       </c>
-      <c r="B294" s="38"/>
-      <c r="C294" s="38" t="s">
+      <c r="B320" s="38"/>
+      <c r="C320" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="D294" s="193">
+      <c r="D320" s="188">
         <v>12.19</v>
       </c>
-      <c r="E294" s="194"/>
-[...7 lines deleted...]
-      <c r="A295" s="55" t="s">
+      <c r="E320" s="189"/>
+      <c r="F320" s="38"/>
+      <c r="G320" s="124">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="321" spans="1:7">
+      <c r="A321" s="55" t="s">
         <v>135</v>
       </c>
-      <c r="B295" s="40"/>
-      <c r="C295" s="40" t="s">
+      <c r="B321" s="40"/>
+      <c r="C321" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="D295" s="195">
+      <c r="D321" s="186">
         <v>12.19</v>
       </c>
-      <c r="E295" s="196"/>
-[...7 lines deleted...]
-      <c r="A296" s="54" t="s">
+      <c r="E321" s="187"/>
+      <c r="F321" s="40"/>
+      <c r="G321" s="125">
+        <f t="shared" ref="G321" si="17">D321*F321</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="322" spans="1:7">
+      <c r="A322" s="54" t="s">
         <v>135</v>
       </c>
-      <c r="B296" s="38"/>
-      <c r="C296" s="38" t="s">
+      <c r="B322" s="38"/>
+      <c r="C322" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="D296" s="193">
+      <c r="D322" s="188">
         <v>12.19</v>
       </c>
-      <c r="E296" s="194"/>
-[...7 lines deleted...]
-      <c r="A297" s="186" t="s">
+      <c r="E322" s="189"/>
+      <c r="F322" s="38"/>
+      <c r="G322" s="124">
+        <f t="shared" ref="G322:G323" si="18">D322*F322</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="323" spans="1:7">
+      <c r="A323" s="55" t="s">
+        <v>135</v>
+      </c>
+      <c r="B323" s="40"/>
+      <c r="C323" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="D323" s="186">
+        <v>12.19</v>
+      </c>
+      <c r="E323" s="187"/>
+      <c r="F323" s="40"/>
+      <c r="G323" s="125">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="324" spans="1:7">
+      <c r="A324" s="54" t="s">
+        <v>135</v>
+      </c>
+      <c r="B324" s="38"/>
+      <c r="C324" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="D324" s="188">
+        <v>12.19</v>
+      </c>
+      <c r="E324" s="189"/>
+      <c r="F324" s="38"/>
+      <c r="G324" s="124">
+        <f t="shared" ref="G324:G326" si="19">D324*F324</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="325" spans="1:7">
+      <c r="A325" s="55" t="s">
+        <v>135</v>
+      </c>
+      <c r="B325" s="40"/>
+      <c r="C325" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="D325" s="186">
+        <v>12.19</v>
+      </c>
+      <c r="E325" s="187"/>
+      <c r="F325" s="40"/>
+      <c r="G325" s="125">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="326" spans="1:7">
+      <c r="A326" s="97" t="s">
+        <v>135</v>
+      </c>
+      <c r="B326" s="32"/>
+      <c r="C326" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="D326" s="190">
+        <v>12.19</v>
+      </c>
+      <c r="E326" s="191"/>
+      <c r="F326" s="32"/>
+      <c r="G326" s="137">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="327" spans="1:7">
+      <c r="A327" s="177"/>
+      <c r="B327" s="155"/>
+      <c r="C327" s="155"/>
+      <c r="D327" s="167"/>
+      <c r="E327" s="167"/>
+      <c r="F327" s="155"/>
+      <c r="G327" s="168"/>
+    </row>
+    <row r="328" spans="1:7" ht="20" customHeight="1">
+      <c r="A328" s="293" t="s">
         <v>247</v>
       </c>
-      <c r="B297" s="158"/>
-[...7 lines deleted...]
-      <c r="A298" s="13" t="s">
+      <c r="B328" s="205"/>
+      <c r="C328" s="205"/>
+      <c r="D328" s="205"/>
+      <c r="E328" s="205"/>
+      <c r="F328" s="205"/>
+      <c r="G328" s="294"/>
+    </row>
+    <row r="329" spans="1:7">
+      <c r="A329" s="13" t="s">
         <v>137</v>
       </c>
-      <c r="B298" s="14" t="s">
+      <c r="B329" s="14" t="s">
         <v>136</v>
       </c>
-      <c r="C298" s="14" t="s">
+      <c r="C329" s="14" t="s">
         <v>135</v>
       </c>
-      <c r="D298" s="295" t="s">
+      <c r="D329" s="336" t="s">
         <v>1</v>
       </c>
-      <c r="E298" s="296"/>
-      <c r="F298" s="15" t="s">
+      <c r="E329" s="337"/>
+      <c r="F329" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="G298" s="15" t="s">
+      <c r="G329" s="15" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="299" spans="1:7">
-      <c r="A299" s="70" t="s">
+    <row r="330" spans="1:7" ht="16" customHeight="1">
+      <c r="A330" s="70" t="s">
         <v>134</v>
       </c>
-      <c r="B299" s="71"/>
-[...1 lines deleted...]
-      <c r="D299" s="130">
+      <c r="B330" s="71"/>
+      <c r="C330" s="72"/>
+      <c r="D330" s="129">
         <v>24.73</v>
       </c>
-      <c r="E299" s="130">
+      <c r="E330" s="129">
         <v>20.13</v>
       </c>
-      <c r="F299" s="127"/>
-[...6 lines deleted...]
-      <c r="A300" s="73" t="s">
+      <c r="F330" s="126"/>
+      <c r="G330" s="124">
+        <f>IF(SUM(F330:F343) &gt; 24,E330 * F330, D330* F330)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="331" spans="1:7" ht="16" customHeight="1">
+      <c r="A331" s="73" t="s">
         <v>135</v>
       </c>
-      <c r="B300" s="74"/>
-[...1 lines deleted...]
-      <c r="D300" s="131">
+      <c r="B331" s="74"/>
+      <c r="C331" s="74"/>
+      <c r="D331" s="130">
         <v>24.73</v>
       </c>
-      <c r="E300" s="131">
+      <c r="E331" s="130">
         <v>20.13</v>
       </c>
-      <c r="F300" s="128"/>
-[...6 lines deleted...]
-      <c r="A301" s="75" t="s">
+      <c r="F331" s="127"/>
+      <c r="G331" s="125">
+        <f>IF(SUM(F330:F343) &gt; 24,E331 * F331, D331* F331)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="332" spans="1:7" ht="16" customHeight="1">
+      <c r="A332" s="75" t="s">
         <v>135</v>
       </c>
-      <c r="B301" s="76"/>
-[...1 lines deleted...]
-      <c r="D301" s="130">
+      <c r="B332" s="76"/>
+      <c r="C332" s="76"/>
+      <c r="D332" s="129">
         <v>24.73</v>
       </c>
-      <c r="E301" s="130">
+      <c r="E332" s="129">
         <v>20.13</v>
       </c>
-      <c r="F301" s="129"/>
-[...6 lines deleted...]
-      <c r="A302" s="77" t="s">
+      <c r="F332" s="128"/>
+      <c r="G332" s="124">
+        <f>IF(SUM(F330:F343) &gt; 24,E332 * F332, D332* F332)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="333" spans="1:7" ht="16" customHeight="1">
+      <c r="A333" s="73" t="s">
         <v>135</v>
       </c>
-      <c r="B302" s="74"/>
-[...1 lines deleted...]
-      <c r="D302" s="131">
+      <c r="B333" s="74"/>
+      <c r="C333" s="74"/>
+      <c r="D333" s="130">
         <v>24.73</v>
       </c>
-      <c r="E302" s="131">
+      <c r="E333" s="130">
         <v>20.13</v>
       </c>
-      <c r="F302" s="128"/>
-[...6 lines deleted...]
-      <c r="A303" s="75" t="s">
+      <c r="F333" s="127"/>
+      <c r="G333" s="125">
+        <f>IF(SUM(F330:F343) &gt; 24,E333 * F333, D333* F333)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="334" spans="1:7" ht="16" customHeight="1">
+      <c r="A334" s="75" t="s">
         <v>135</v>
       </c>
-      <c r="B303" s="76"/>
-[...1 lines deleted...]
-      <c r="D303" s="130">
+      <c r="B334" s="76"/>
+      <c r="C334" s="76"/>
+      <c r="D334" s="129">
         <v>24.73</v>
       </c>
-      <c r="E303" s="130">
+      <c r="E334" s="129">
         <v>20.13</v>
       </c>
-      <c r="F303" s="129"/>
-[...6 lines deleted...]
-      <c r="A304" s="73" t="s">
+      <c r="F334" s="128"/>
+      <c r="G334" s="124">
+        <f>IF(SUM(F330:F343) &gt; 24,E334 * F334, D334* F334)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="335" spans="1:7" ht="16" customHeight="1">
+      <c r="A335" s="73" t="s">
         <v>135</v>
       </c>
-      <c r="B304" s="74"/>
-[...1 lines deleted...]
-      <c r="D304" s="131">
+      <c r="B335" s="74"/>
+      <c r="C335" s="74"/>
+      <c r="D335" s="130">
         <v>24.73</v>
       </c>
-      <c r="E304" s="131">
+      <c r="E335" s="130">
         <v>20.13</v>
       </c>
-      <c r="F304" s="128"/>
-[...6 lines deleted...]
-      <c r="A305" s="75" t="s">
+      <c r="F335" s="127"/>
+      <c r="G335" s="125">
+        <f>IF(SUM(F330:F343) &gt; 24,E335 * F335, D335* F335)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="336" spans="1:7" ht="16" customHeight="1">
+      <c r="A336" s="75" t="s">
         <v>135</v>
       </c>
-      <c r="B305" s="76"/>
-[...1 lines deleted...]
-      <c r="D305" s="130">
+      <c r="B336" s="76"/>
+      <c r="C336" s="76"/>
+      <c r="D336" s="129">
         <v>24.73</v>
       </c>
-      <c r="E305" s="130">
+      <c r="E336" s="129">
         <v>20.13</v>
       </c>
-      <c r="F305" s="129"/>
-[...21 lines deleted...]
-      <c r="A308" s="292" t="s">
+      <c r="F336" s="128"/>
+      <c r="G336" s="124">
+        <f>IF(SUM(F330:F343) &gt; 24,E336 * F336, D336* F336)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="337" spans="1:7" ht="16" customHeight="1">
+      <c r="A337" s="73" t="s">
+        <v>135</v>
+      </c>
+      <c r="B337" s="74"/>
+      <c r="C337" s="74"/>
+      <c r="D337" s="130">
+        <v>24.73</v>
+      </c>
+      <c r="E337" s="130">
+        <v>20.13</v>
+      </c>
+      <c r="F337" s="127"/>
+      <c r="G337" s="125">
+        <f>IF(SUM(F330:F343) &gt; 24,E337 * F337, D337* F337)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="338" spans="1:7" ht="16" customHeight="1">
+      <c r="A338" s="75" t="s">
+        <v>135</v>
+      </c>
+      <c r="B338" s="76"/>
+      <c r="C338" s="76"/>
+      <c r="D338" s="129">
+        <v>24.73</v>
+      </c>
+      <c r="E338" s="129">
+        <v>20.13</v>
+      </c>
+      <c r="F338" s="128"/>
+      <c r="G338" s="124">
+        <f>IF(SUM(F330:F343) &gt; 24,E338 * F338, D338* F338)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="339" spans="1:7" ht="16" customHeight="1">
+      <c r="A339" s="73" t="s">
+        <v>135</v>
+      </c>
+      <c r="B339" s="74"/>
+      <c r="C339" s="74"/>
+      <c r="D339" s="130">
+        <v>24.73</v>
+      </c>
+      <c r="E339" s="130">
+        <v>20.13</v>
+      </c>
+      <c r="F339" s="127"/>
+      <c r="G339" s="125">
+        <f>IF(SUM(F330:F343) &gt; 24,E339 * F339, D339* F339)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="340" spans="1:7" ht="16" customHeight="1">
+      <c r="A340" s="75" t="s">
+        <v>135</v>
+      </c>
+      <c r="B340" s="76"/>
+      <c r="C340" s="76"/>
+      <c r="D340" s="129">
+        <v>24.73</v>
+      </c>
+      <c r="E340" s="129">
+        <v>20.13</v>
+      </c>
+      <c r="F340" s="128"/>
+      <c r="G340" s="124">
+        <f>IF(SUM(F330:F343) &gt; 24,E340 * F340, D340* F340)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="341" spans="1:7" ht="16" customHeight="1">
+      <c r="A341" s="73" t="s">
+        <v>135</v>
+      </c>
+      <c r="B341" s="74"/>
+      <c r="C341" s="74"/>
+      <c r="D341" s="130">
+        <v>24.73</v>
+      </c>
+      <c r="E341" s="130">
+        <v>20.13</v>
+      </c>
+      <c r="F341" s="127"/>
+      <c r="G341" s="125">
+        <f>IF(SUM(F330:F343) &gt; 24,E341 * F341, D341* F341)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="342" spans="1:7" ht="16" customHeight="1">
+      <c r="A342" s="75" t="s">
+        <v>135</v>
+      </c>
+      <c r="B342" s="76"/>
+      <c r="C342" s="76"/>
+      <c r="D342" s="129">
+        <v>24.73</v>
+      </c>
+      <c r="E342" s="129">
+        <v>20.13</v>
+      </c>
+      <c r="F342" s="128"/>
+      <c r="G342" s="124">
+        <f>IF(SUM(F330:F343) &gt; 24,E342 * F342, D342* F342)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="343" spans="1:7" ht="16" customHeight="1">
+      <c r="A343" s="73" t="s">
+        <v>135</v>
+      </c>
+      <c r="B343" s="74"/>
+      <c r="C343" s="74"/>
+      <c r="D343" s="130">
+        <v>24.73</v>
+      </c>
+      <c r="E343" s="130">
+        <v>20.13</v>
+      </c>
+      <c r="F343" s="127"/>
+      <c r="G343" s="125">
+        <f>IF(SUM(F330:F343) &gt; 24,E343 * F343, D343* F343)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="344" spans="1:7">
+      <c r="A344" s="93" t="s">
+        <v>356</v>
+      </c>
+      <c r="B344" s="94"/>
+      <c r="C344" s="95"/>
+      <c r="D344" s="94"/>
+      <c r="E344" s="94"/>
+      <c r="F344" s="184">
+        <f>SUM(G316:G343)</f>
+        <v>0</v>
+      </c>
+      <c r="G344" s="185"/>
+    </row>
+    <row r="345" spans="1:7" ht="17" thickBot="1"/>
+    <row r="346" spans="1:7">
+      <c r="A346" s="332" t="s">
         <v>219</v>
       </c>
-      <c r="B308" s="293"/>
-[...7 lines deleted...]
-      <c r="A309" s="67" t="s">
+      <c r="B346" s="333"/>
+      <c r="C346" s="333"/>
+      <c r="D346" s="333"/>
+      <c r="E346" s="333"/>
+      <c r="F346" s="333"/>
+      <c r="G346" s="334"/>
+    </row>
+    <row r="347" spans="1:7">
+      <c r="A347" s="67" t="s">
         <v>231</v>
       </c>
-      <c r="B309" s="66"/>
-      <c r="C309" s="275" t="s">
+      <c r="B347" s="66"/>
+      <c r="C347" s="313" t="s">
         <v>232</v>
       </c>
-      <c r="D309" s="275"/>
-[...5 lines deleted...]
-      <c r="A310" s="67" t="s">
+      <c r="D347" s="313"/>
+      <c r="E347" s="313"/>
+      <c r="F347" s="313"/>
+      <c r="G347" s="314"/>
+    </row>
+    <row r="348" spans="1:7">
+      <c r="A348" s="67" t="s">
         <v>233</v>
       </c>
-      <c r="B310" s="66"/>
-      <c r="C310" s="275" t="s">
+      <c r="B348" s="66"/>
+      <c r="C348" s="313" t="s">
         <v>223</v>
       </c>
-      <c r="D310" s="275"/>
-[...5 lines deleted...]
-      <c r="A311" s="67" t="s">
+      <c r="D348" s="313"/>
+      <c r="E348" s="313"/>
+      <c r="F348" s="313"/>
+      <c r="G348" s="314"/>
+    </row>
+    <row r="349" spans="1:7">
+      <c r="A349" s="67" t="s">
         <v>238</v>
       </c>
-      <c r="B311" s="66"/>
-      <c r="C311" s="275" t="s">
+      <c r="B349" s="66"/>
+      <c r="C349" s="313" t="s">
         <v>222</v>
       </c>
-      <c r="D311" s="275"/>
-[...5 lines deleted...]
-      <c r="A312" s="67" t="s">
+      <c r="D349" s="313"/>
+      <c r="E349" s="313"/>
+      <c r="F349" s="313"/>
+      <c r="G349" s="314"/>
+    </row>
+    <row r="350" spans="1:7">
+      <c r="A350" s="67" t="s">
         <v>221</v>
       </c>
-      <c r="B312" s="66"/>
-[...7 lines deleted...]
-      <c r="A313" s="68" t="s">
+      <c r="B350" s="66"/>
+      <c r="C350" s="315"/>
+      <c r="D350" s="315"/>
+      <c r="E350" s="315"/>
+      <c r="F350" s="315"/>
+      <c r="G350" s="316"/>
+    </row>
+    <row r="351" spans="1:7" ht="17" thickBot="1">
+      <c r="A351" s="68" t="s">
         <v>220</v>
       </c>
-      <c r="B313" s="69"/>
-[...7 lines deleted...]
-      <c r="A314" s="78" t="s">
+      <c r="B351" s="69"/>
+      <c r="C351" s="302"/>
+      <c r="D351" s="302"/>
+      <c r="E351" s="302"/>
+      <c r="F351" s="302"/>
+      <c r="G351" s="303"/>
+    </row>
+    <row r="352" spans="1:7">
+      <c r="A352" s="154"/>
+      <c r="B352" s="66"/>
+      <c r="C352" s="66"/>
+      <c r="D352" s="66"/>
+      <c r="E352" s="66"/>
+      <c r="F352" s="66"/>
+      <c r="G352" s="66"/>
+    </row>
+    <row r="353" spans="1:7">
+      <c r="A353" s="154"/>
+      <c r="B353" s="66"/>
+      <c r="C353" s="66"/>
+      <c r="D353" s="66"/>
+      <c r="E353" s="66"/>
+      <c r="F353" s="66"/>
+      <c r="G353" s="66"/>
+    </row>
+    <row r="354" spans="1:7">
+      <c r="A354" s="154"/>
+      <c r="B354" s="66"/>
+      <c r="C354" s="66"/>
+      <c r="D354" s="66"/>
+      <c r="E354" s="66"/>
+      <c r="F354" s="66"/>
+      <c r="G354" s="66"/>
+    </row>
+    <row r="355" spans="1:7">
+      <c r="A355" s="154"/>
+      <c r="B355" s="66"/>
+      <c r="C355" s="66"/>
+      <c r="D355" s="66"/>
+      <c r="E355" s="66"/>
+      <c r="F355" s="66"/>
+      <c r="G355" s="66"/>
+    </row>
+    <row r="356" spans="1:7">
+      <c r="A356" s="154"/>
+      <c r="B356" s="66"/>
+      <c r="C356" s="66"/>
+      <c r="D356" s="66"/>
+      <c r="E356" s="66"/>
+      <c r="F356" s="66"/>
+      <c r="G356" s="66"/>
+    </row>
+    <row r="357" spans="1:7">
+      <c r="A357" s="154"/>
+      <c r="B357" s="66"/>
+      <c r="C357" s="66"/>
+      <c r="D357" s="66"/>
+      <c r="E357" s="66"/>
+      <c r="F357" s="66"/>
+      <c r="G357" s="66"/>
+    </row>
+    <row r="358" spans="1:7">
+      <c r="A358" s="154"/>
+      <c r="B358" s="66"/>
+      <c r="C358" s="66"/>
+      <c r="D358" s="66"/>
+      <c r="E358" s="66"/>
+      <c r="F358" s="66"/>
+      <c r="G358" s="66"/>
+    </row>
+    <row r="359" spans="1:7">
+      <c r="A359" s="154"/>
+      <c r="B359" s="66"/>
+      <c r="C359" s="66"/>
+      <c r="D359" s="66"/>
+      <c r="E359" s="66"/>
+      <c r="F359" s="66"/>
+      <c r="G359" s="66"/>
+    </row>
+    <row r="360" spans="1:7">
+      <c r="A360" s="77" t="s">
         <v>145</v>
       </c>
-      <c r="B314" s="3"/>
-[...2 lines deleted...]
-      <c r="E314" s="7" t="s">
+      <c r="B360" s="3"/>
+      <c r="C360" s="4"/>
+      <c r="D360" s="7"/>
+      <c r="E360" s="7" t="s">
         <v>146</v>
       </c>
-      <c r="F314" s="267">
+      <c r="F360" s="307">
         <f>F45</f>
         <v>0</v>
       </c>
-      <c r="G314" s="267"/>
-[...2 lines deleted...]
-      <c r="A315" s="6" t="s">
+      <c r="G360" s="307"/>
+    </row>
+    <row r="361" spans="1:7">
+      <c r="A361" s="6" t="s">
         <v>229</v>
       </c>
-      <c r="B315" s="3"/>
-[...2 lines deleted...]
-      <c r="E315" s="7" t="s">
+      <c r="B361" s="3"/>
+      <c r="C361" s="4"/>
+      <c r="D361" s="7"/>
+      <c r="E361" s="7" t="s">
         <v>147</v>
       </c>
-      <c r="F315" s="267">
-[...6 lines deleted...]
-      <c r="A316" s="6" t="s">
+      <c r="F361" s="307">
+        <f>F87</f>
+        <v>0</v>
+      </c>
+      <c r="G361" s="307"/>
+    </row>
+    <row r="362" spans="1:7">
+      <c r="A362" s="6" t="s">
         <v>267</v>
       </c>
-      <c r="B316" s="3"/>
-[...2 lines deleted...]
-      <c r="E316" s="7" t="s">
+      <c r="B362" s="3"/>
+      <c r="C362" s="4"/>
+      <c r="D362" s="7"/>
+      <c r="E362" s="7" t="s">
         <v>148</v>
       </c>
-      <c r="F316" s="267">
-[...6 lines deleted...]
-      <c r="A317" s="6" t="s">
+      <c r="F362" s="307">
+        <f>F123</f>
+        <v>0</v>
+      </c>
+      <c r="G362" s="307"/>
+    </row>
+    <row r="363" spans="1:7">
+      <c r="A363" s="6" t="s">
         <v>266</v>
       </c>
-      <c r="B317" s="3"/>
-[...2 lines deleted...]
-      <c r="E317" s="7" t="s">
+      <c r="B363" s="3"/>
+      <c r="C363" s="4"/>
+      <c r="D363" s="7"/>
+      <c r="E363" s="7" t="s">
         <v>149</v>
       </c>
-      <c r="F317" s="267">
-[...6 lines deleted...]
-      <c r="A318" s="6" t="s">
+      <c r="F363" s="307">
+        <f>F169</f>
+        <v>0</v>
+      </c>
+      <c r="G363" s="307"/>
+    </row>
+    <row r="364" spans="1:7">
+      <c r="A364" s="6" t="s">
         <v>265</v>
       </c>
-      <c r="B318" s="3"/>
-[...2 lines deleted...]
-      <c r="E318" s="7" t="s">
+      <c r="B364" s="3"/>
+      <c r="C364" s="4"/>
+      <c r="D364" s="7"/>
+      <c r="E364" s="7" t="s">
         <v>150</v>
       </c>
-      <c r="F318" s="267">
-[...6 lines deleted...]
-      <c r="A319" s="6" t="s">
+      <c r="F364" s="307">
+        <f>F217</f>
+        <v>0</v>
+      </c>
+      <c r="G364" s="307"/>
+    </row>
+    <row r="365" spans="1:7">
+      <c r="A365" s="6" t="s">
         <v>264</v>
       </c>
-      <c r="B319" s="3"/>
-[...2 lines deleted...]
-      <c r="E319" s="7" t="s">
+      <c r="B365" s="3"/>
+      <c r="C365" s="4"/>
+      <c r="D365" s="7"/>
+      <c r="E365" s="7" t="s">
         <v>151</v>
       </c>
-      <c r="F319" s="267">
-[...9 lines deleted...]
-      <c r="E320" s="7" t="s">
+      <c r="F365" s="307">
+        <f>F263</f>
+        <v>0</v>
+      </c>
+      <c r="G365" s="307"/>
+    </row>
+    <row r="366" spans="1:7">
+      <c r="B366" s="3"/>
+      <c r="C366" s="4"/>
+      <c r="D366" s="7"/>
+      <c r="E366" s="7" t="s">
         <v>152</v>
       </c>
-      <c r="F320" s="267">
-[...6 lines deleted...]
-      <c r="A321" s="78" t="s">
+      <c r="F366" s="307">
+        <f>F309</f>
+        <v>0</v>
+      </c>
+      <c r="G366" s="307"/>
+    </row>
+    <row r="367" spans="1:7">
+      <c r="A367" s="77" t="s">
         <v>154</v>
       </c>
-      <c r="B321" s="3"/>
-[...7 lines deleted...]
-      <c r="A322" s="6" t="s">
+      <c r="B367" s="3"/>
+      <c r="C367" s="3"/>
+      <c r="D367" s="78"/>
+      <c r="E367" s="7" t="s">
+        <v>357</v>
+      </c>
+      <c r="F367" s="307">
+        <f>F344</f>
+        <v>0</v>
+      </c>
+      <c r="G367" s="307"/>
+    </row>
+    <row r="368" spans="1:7">
+      <c r="A368" s="6" t="s">
         <v>229</v>
       </c>
-      <c r="B322" s="3"/>
-[...2 lines deleted...]
-      <c r="E322" s="80" t="s">
+      <c r="B368" s="3"/>
+      <c r="C368" s="3"/>
+      <c r="D368" s="78"/>
+    </row>
+    <row r="369" spans="1:7">
+      <c r="A369" s="6" t="s">
+        <v>263</v>
+      </c>
+      <c r="B369" s="3"/>
+      <c r="C369" s="3"/>
+      <c r="D369" s="78"/>
+      <c r="E369" s="79" t="s">
         <v>153</v>
       </c>
-      <c r="F322" s="267">
-[...17 lines deleted...]
-      <c r="A324" s="6" t="s">
+      <c r="F369" s="307">
+        <f>SUM(F360:F366)</f>
+        <v>0</v>
+      </c>
+      <c r="G369" s="307"/>
+    </row>
+    <row r="370" spans="1:7">
+      <c r="A370" s="6" t="s">
         <v>262</v>
       </c>
-      <c r="B324" s="3"/>
-[...2 lines deleted...]
-      <c r="E324" s="7" t="s">
+      <c r="B370" s="3"/>
+      <c r="C370" s="3"/>
+      <c r="D370" s="3"/>
+    </row>
+    <row r="371" spans="1:7">
+      <c r="A371" s="6" t="s">
+        <v>261</v>
+      </c>
+      <c r="B371" s="3"/>
+      <c r="C371" s="3"/>
+      <c r="D371" s="3"/>
+      <c r="E371" s="7" t="s">
         <v>155</v>
       </c>
-      <c r="F324" s="267">
-[...20 lines deleted...]
-      <c r="A326" s="6" t="s">
+      <c r="F371" s="307">
+        <f>IF(F369&gt;=1000,F369*0.21, IF(F369&gt;=500, F369*0.15,  IF(F369&gt;=150, F369*0.09, 0)))</f>
+        <v>0</v>
+      </c>
+      <c r="G371" s="307">
+        <f>IF(F371 &gt; 99,E371 * F371, D370* F371)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="372" spans="1:7">
+      <c r="A372" s="6" t="s">
         <v>260</v>
       </c>
-      <c r="B326" s="3"/>
-[...2 lines deleted...]
-      <c r="E326" s="7" t="s">
+      <c r="B372" s="3"/>
+      <c r="C372" s="3"/>
+      <c r="D372" s="3"/>
+    </row>
+    <row r="373" spans="1:7">
+      <c r="A373" s="2"/>
+      <c r="B373" s="3"/>
+      <c r="C373" s="3"/>
+      <c r="E373" s="7" t="s">
         <v>156</v>
       </c>
-      <c r="F326" s="267" t="str">
-        <f>IF(F322&gt;=500.01,F322*0.05,IF(F322&gt;=50.01,F322*0.2,IF(F322&gt;=25,10,IF(F322&gt;=0.01,8,""))))</f>
+      <c r="F373" s="307" t="str">
+        <f>IF(F369&gt;=500.01,F369*0.05,IF(F369&gt;=50.01,F369*0.2,IF(F369&gt;=25,10,IF(F369&gt;=0.01,8,""))))</f>
         <v/>
       </c>
-      <c r="G326" s="267" t="e">
-        <f t="shared" ref="G326" si="18">IF(F326 &gt; 99,E326 * F326, D326* F326)</f>
+      <c r="G373" s="307" t="e">
+        <f>IF(F373 &gt; 99,E373 * F373, D372* F373)</f>
         <v>#VALUE!</v>
       </c>
     </row>
-    <row r="327" spans="1:7">
-[...3 lines deleted...]
-      <c r="E327" s="117" t="s">
+    <row r="374" spans="1:7">
+      <c r="A374" s="193" t="s">
+        <v>270</v>
+      </c>
+      <c r="B374" s="135"/>
+      <c r="C374" s="136"/>
+      <c r="D374" s="3"/>
+      <c r="E374" s="116" t="s">
         <v>245</v>
       </c>
-      <c r="F327" s="269"/>
-[...18 lines deleted...]
-      <c r="E329" s="80" t="s">
+      <c r="F374" s="308"/>
+      <c r="G374" s="308"/>
+    </row>
+    <row r="375" spans="1:7" ht="16" customHeight="1">
+      <c r="A375" s="193"/>
+      <c r="B375" s="3"/>
+      <c r="C375" s="134"/>
+      <c r="D375" s="3"/>
+    </row>
+    <row r="376" spans="1:7" ht="17" thickBot="1">
+      <c r="A376" s="193"/>
+      <c r="B376" s="3"/>
+      <c r="C376" s="3"/>
+      <c r="E376" s="79" t="s">
         <v>157</v>
       </c>
-      <c r="F329" s="271">
-[...38 lines deleted...]
-      <c r="A334" s="261" t="s">
+      <c r="F376" s="309">
+        <f>(SUM(F369, F373))-F371</f>
+        <v>0</v>
+      </c>
+      <c r="G376" s="309"/>
+    </row>
+    <row r="377" spans="1:7">
+      <c r="A377" s="193"/>
+      <c r="B377" s="3"/>
+      <c r="C377" s="3"/>
+      <c r="D377" s="3"/>
+      <c r="E377" s="3"/>
+      <c r="F377" s="3"/>
+      <c r="G377" s="2"/>
+    </row>
+    <row r="378" spans="1:7">
+      <c r="A378" s="193"/>
+      <c r="B378" s="3"/>
+      <c r="C378" s="3"/>
+      <c r="D378" s="3"/>
+      <c r="E378" s="3"/>
+      <c r="F378" s="3"/>
+      <c r="G378" s="2"/>
+    </row>
+    <row r="379" spans="1:7" ht="10" customHeight="1">
+      <c r="A379" s="298"/>
+      <c r="B379" s="298"/>
+      <c r="C379" s="298"/>
+      <c r="D379" s="298"/>
+      <c r="E379" s="298"/>
+      <c r="F379" s="298"/>
+      <c r="G379" s="298"/>
+    </row>
+    <row r="380" spans="1:7" ht="12" customHeight="1">
+      <c r="A380" s="301" t="s">
         <v>246</v>
       </c>
-      <c r="B334" s="261"/>
-[...26 lines deleted...]
-      <c r="A338" s="19" t="s">
+      <c r="B380" s="301"/>
+      <c r="C380" s="301"/>
+      <c r="D380" s="301"/>
+      <c r="E380" s="301"/>
+      <c r="F380" s="301"/>
+      <c r="G380" s="301"/>
+    </row>
+    <row r="381" spans="1:7" ht="12" customHeight="1">
+      <c r="A381" s="301"/>
+      <c r="B381" s="301"/>
+      <c r="C381" s="301"/>
+      <c r="D381" s="301"/>
+      <c r="E381" s="301"/>
+      <c r="F381" s="301"/>
+      <c r="G381" s="301"/>
+    </row>
+    <row r="382" spans="1:7" ht="10" customHeight="1" thickBot="1">
+      <c r="A382" s="16"/>
+      <c r="B382" s="17"/>
+      <c r="C382" s="17"/>
+      <c r="D382" s="17"/>
+      <c r="E382" s="17"/>
+      <c r="F382" s="17"/>
+      <c r="G382" s="16"/>
+    </row>
+    <row r="383" spans="1:7" ht="10" customHeight="1" thickTop="1"/>
+    <row r="384" spans="1:7" ht="18" customHeight="1">
+      <c r="A384" s="19" t="s">
         <v>158</v>
       </c>
-      <c r="B338" s="20"/>
-[...7 lines deleted...]
-      <c r="A339" s="21" t="s">
+      <c r="B384" s="20"/>
+      <c r="C384" s="20"/>
+      <c r="D384" s="20"/>
+      <c r="E384" s="20"/>
+      <c r="F384" s="20"/>
+      <c r="G384" s="18"/>
+    </row>
+    <row r="385" spans="1:7" ht="18" customHeight="1">
+      <c r="A385" s="21" t="s">
         <v>167</v>
       </c>
-      <c r="B339" s="255"/>
-[...7 lines deleted...]
-      <c r="A340" s="21" t="s">
+      <c r="B385" s="295"/>
+      <c r="C385" s="295"/>
+      <c r="D385" s="295"/>
+      <c r="E385" s="295"/>
+      <c r="F385" s="295"/>
+      <c r="G385" s="295"/>
+    </row>
+    <row r="386" spans="1:7" ht="18" customHeight="1">
+      <c r="A386" s="21" t="s">
         <v>171</v>
       </c>
-      <c r="B340" s="259"/>
-[...7 lines deleted...]
-      <c r="A341" s="21" t="s">
+      <c r="B386" s="299"/>
+      <c r="C386" s="299"/>
+      <c r="D386" s="299"/>
+      <c r="E386" s="299"/>
+      <c r="F386" s="299"/>
+      <c r="G386" s="299"/>
+    </row>
+    <row r="387" spans="1:7" ht="18" customHeight="1">
+      <c r="A387" s="21" t="s">
         <v>159</v>
       </c>
-      <c r="B341" s="255"/>
-[...1 lines deleted...]
-      <c r="D341" s="22" t="s">
+      <c r="B387" s="295"/>
+      <c r="C387" s="295"/>
+      <c r="D387" s="22" t="s">
         <v>160</v>
       </c>
-      <c r="E341" s="23"/>
-      <c r="F341" s="22" t="s">
+      <c r="E387" s="23"/>
+      <c r="F387" s="22" t="s">
         <v>163</v>
       </c>
-      <c r="G341" s="23"/>
-[...2 lines deleted...]
-      <c r="A342" s="21" t="s">
+      <c r="G387" s="23"/>
+    </row>
+    <row r="388" spans="1:7" ht="18" customHeight="1">
+      <c r="A388" s="21" t="s">
         <v>162</v>
       </c>
-      <c r="B342" s="255"/>
-[...2 lines deleted...]
-      <c r="E342" s="20" t="s">
+      <c r="B388" s="295"/>
+      <c r="C388" s="295"/>
+      <c r="D388" s="295"/>
+      <c r="E388" s="20" t="s">
         <v>161</v>
       </c>
-      <c r="F342" s="255"/>
-[...12 lines deleted...]
-      <c r="A344" s="19" t="s">
+      <c r="F388" s="295"/>
+      <c r="G388" s="295"/>
+    </row>
+    <row r="389" spans="1:7" ht="10" customHeight="1">
+      <c r="A389" s="300"/>
+      <c r="B389" s="300"/>
+      <c r="C389" s="300"/>
+      <c r="D389" s="300"/>
+      <c r="E389" s="300"/>
+      <c r="F389" s="300"/>
+      <c r="G389" s="300"/>
+    </row>
+    <row r="390" spans="1:7" ht="18" customHeight="1">
+      <c r="A390" s="19" t="s">
         <v>164</v>
       </c>
-      <c r="B344" s="20"/>
-[...7 lines deleted...]
-      <c r="A345" s="21" t="s">
+      <c r="B390" s="20"/>
+      <c r="C390" s="20"/>
+      <c r="D390" s="20"/>
+      <c r="E390" s="20"/>
+      <c r="F390" s="20"/>
+      <c r="G390" s="18"/>
+    </row>
+    <row r="391" spans="1:7" ht="18" customHeight="1">
+      <c r="A391" s="21" t="s">
         <v>167</v>
       </c>
-      <c r="B345" s="255"/>
-[...7 lines deleted...]
-      <c r="A346" s="21" t="s">
+      <c r="B391" s="295"/>
+      <c r="C391" s="295"/>
+      <c r="D391" s="295"/>
+      <c r="E391" s="295"/>
+      <c r="F391" s="295"/>
+      <c r="G391" s="295"/>
+    </row>
+    <row r="392" spans="1:7" ht="18" customHeight="1">
+      <c r="A392" s="21" t="s">
         <v>171</v>
       </c>
-      <c r="B346" s="259"/>
-[...7 lines deleted...]
-      <c r="A347" s="21" t="s">
+      <c r="B392" s="299"/>
+      <c r="C392" s="299"/>
+      <c r="D392" s="299"/>
+      <c r="E392" s="299"/>
+      <c r="F392" s="299"/>
+      <c r="G392" s="299"/>
+    </row>
+    <row r="393" spans="1:7" ht="18" customHeight="1">
+      <c r="A393" s="21" t="s">
         <v>159</v>
       </c>
-      <c r="B347" s="255"/>
-[...1 lines deleted...]
-      <c r="D347" s="22" t="s">
+      <c r="B393" s="295"/>
+      <c r="C393" s="295"/>
+      <c r="D393" s="22" t="s">
         <v>160</v>
       </c>
-      <c r="E347" s="23"/>
-      <c r="F347" s="22" t="s">
+      <c r="E393" s="23"/>
+      <c r="F393" s="22" t="s">
         <v>163</v>
       </c>
-      <c r="G347" s="23"/>
-[...2 lines deleted...]
-      <c r="A348" s="21" t="s">
+      <c r="G393" s="23"/>
+    </row>
+    <row r="394" spans="1:7" ht="18" customHeight="1">
+      <c r="A394" s="21" t="s">
         <v>162</v>
       </c>
-      <c r="B348" s="255"/>
-[...2 lines deleted...]
-      <c r="E348" s="20" t="s">
+      <c r="B394" s="295"/>
+      <c r="C394" s="295"/>
+      <c r="D394" s="295"/>
+      <c r="E394" s="20" t="s">
         <v>161</v>
       </c>
-      <c r="F348" s="255"/>
-[...3 lines deleted...]
-      <c r="A349" s="21" t="s">
+      <c r="F394" s="295"/>
+      <c r="G394" s="295"/>
+    </row>
+    <row r="395" spans="1:7" ht="18" customHeight="1">
+      <c r="A395" s="21" t="s">
         <v>165</v>
       </c>
-      <c r="B349" s="256"/>
-[...11 lines deleted...]
-      <c r="A351" s="257" t="s">
+      <c r="B395" s="296"/>
+      <c r="C395" s="296"/>
+      <c r="D395" s="296"/>
+      <c r="E395" s="296"/>
+      <c r="F395" s="296"/>
+      <c r="G395" s="296"/>
+    </row>
+    <row r="396" spans="1:7" ht="10" customHeight="1">
+      <c r="A396" s="21"/>
+      <c r="G396" s="1"/>
+    </row>
+    <row r="397" spans="1:7">
+      <c r="A397" s="297" t="s">
         <v>166</v>
       </c>
-      <c r="B351" s="24" t="b">
-[...2 lines deleted...]
-      <c r="C351" s="26" t="s">
+      <c r="B397" s="24" t="b">
+        <v>0</v>
+      </c>
+      <c r="C397" s="26" t="s">
         <v>168</v>
       </c>
-      <c r="D351" s="25" t="b">
-[...2 lines deleted...]
-      <c r="E351" s="26" t="s">
+      <c r="D397" s="25" t="b">
+        <v>0</v>
+      </c>
+      <c r="E397" s="26" t="s">
         <v>169</v>
       </c>
-      <c r="F351" s="25" t="b">
-[...2 lines deleted...]
-      <c r="G351" s="27" t="s">
+      <c r="F397" s="25" t="b">
+        <v>0</v>
+      </c>
+      <c r="G397" s="27" t="s">
         <v>170</v>
       </c>
     </row>
-    <row r="352" spans="1:7">
-[...4 lines deleted...]
-      <c r="C352" s="26" t="s">
+    <row r="398" spans="1:7">
+      <c r="A398" s="297"/>
+      <c r="B398" s="24" t="b">
+        <v>0</v>
+      </c>
+      <c r="C398" s="26" t="s">
         <v>172</v>
       </c>
     </row>
-    <row r="353" spans="1:7" ht="18" customHeight="1">
-      <c r="A353" s="21" t="s">
+    <row r="399" spans="1:7" ht="18" customHeight="1">
+      <c r="A399" s="21" t="s">
         <v>167</v>
       </c>
-      <c r="B353" s="256"/>
-[...82 lines deleted...]
-      <c r="G362" s="291"/>
+      <c r="B399" s="296"/>
+      <c r="C399" s="296"/>
+      <c r="D399" s="296"/>
+      <c r="E399" s="296"/>
+      <c r="F399" s="296"/>
+      <c r="G399" s="296"/>
+    </row>
+    <row r="400" spans="1:7" ht="10" customHeight="1">
+      <c r="A400" s="21"/>
+      <c r="G400" s="1"/>
+    </row>
+    <row r="401" spans="1:7" ht="16" customHeight="1">
+      <c r="A401" s="323" t="s">
+        <v>323</v>
+      </c>
+      <c r="B401" s="324"/>
+      <c r="C401" s="324"/>
+      <c r="D401" s="324"/>
+      <c r="E401" s="324"/>
+      <c r="F401" s="324"/>
+      <c r="G401" s="325"/>
+    </row>
+    <row r="402" spans="1:7">
+      <c r="A402" s="326"/>
+      <c r="B402" s="327"/>
+      <c r="C402" s="327"/>
+      <c r="D402" s="327"/>
+      <c r="E402" s="327"/>
+      <c r="F402" s="327"/>
+      <c r="G402" s="328"/>
+    </row>
+    <row r="403" spans="1:7">
+      <c r="A403" s="326"/>
+      <c r="B403" s="327"/>
+      <c r="C403" s="327"/>
+      <c r="D403" s="327"/>
+      <c r="E403" s="327"/>
+      <c r="F403" s="327"/>
+      <c r="G403" s="328"/>
+    </row>
+    <row r="404" spans="1:7">
+      <c r="A404" s="326"/>
+      <c r="B404" s="327"/>
+      <c r="C404" s="327"/>
+      <c r="D404" s="327"/>
+      <c r="E404" s="327"/>
+      <c r="F404" s="327"/>
+      <c r="G404" s="328"/>
+    </row>
+    <row r="405" spans="1:7">
+      <c r="A405" s="326"/>
+      <c r="B405" s="327"/>
+      <c r="C405" s="327"/>
+      <c r="D405" s="327"/>
+      <c r="E405" s="327"/>
+      <c r="F405" s="327"/>
+      <c r="G405" s="328"/>
+    </row>
+    <row r="406" spans="1:7">
+      <c r="A406" s="326"/>
+      <c r="B406" s="327"/>
+      <c r="C406" s="327"/>
+      <c r="D406" s="327"/>
+      <c r="E406" s="327"/>
+      <c r="F406" s="327"/>
+      <c r="G406" s="328"/>
+    </row>
+    <row r="407" spans="1:7">
+      <c r="A407" s="326"/>
+      <c r="B407" s="327"/>
+      <c r="C407" s="327"/>
+      <c r="D407" s="327"/>
+      <c r="E407" s="327"/>
+      <c r="F407" s="327"/>
+      <c r="G407" s="328"/>
+    </row>
+    <row r="408" spans="1:7">
+      <c r="A408" s="329"/>
+      <c r="B408" s="330"/>
+      <c r="C408" s="330"/>
+      <c r="D408" s="330"/>
+      <c r="E408" s="330"/>
+      <c r="F408" s="330"/>
+      <c r="G408" s="331"/>
     </row>
   </sheetData>
-  <mergeCells count="556">
+  <mergeCells count="569">
     <mergeCell ref="A1:G1"/>
-    <mergeCell ref="A355:G362"/>
-[...7 lines deleted...]
-    <mergeCell ref="D296:E296"/>
+    <mergeCell ref="A401:G408"/>
+    <mergeCell ref="D282:E282"/>
+    <mergeCell ref="A346:G346"/>
+    <mergeCell ref="C348:G348"/>
+    <mergeCell ref="D273:E273"/>
+    <mergeCell ref="D274:E274"/>
+    <mergeCell ref="A267:G267"/>
+    <mergeCell ref="D329:E329"/>
+    <mergeCell ref="D322:E322"/>
     <mergeCell ref="B59:B60"/>
-    <mergeCell ref="D275:E275"/>
-[...40 lines deleted...]
-    <mergeCell ref="F321:G321"/>
+    <mergeCell ref="D286:E286"/>
+    <mergeCell ref="D287:E287"/>
+    <mergeCell ref="D288:E288"/>
     <mergeCell ref="D289:E289"/>
     <mergeCell ref="D290:E290"/>
     <mergeCell ref="D291:E291"/>
+    <mergeCell ref="A278:G278"/>
+    <mergeCell ref="D275:E275"/>
+    <mergeCell ref="D276:E276"/>
+    <mergeCell ref="D268:E268"/>
+    <mergeCell ref="D269:E269"/>
+    <mergeCell ref="D270:E270"/>
+    <mergeCell ref="D271:E271"/>
+    <mergeCell ref="D272:E272"/>
+    <mergeCell ref="D262:E262"/>
+    <mergeCell ref="D260:E260"/>
+    <mergeCell ref="D261:E261"/>
+    <mergeCell ref="D279:E279"/>
+    <mergeCell ref="A248:G248"/>
+    <mergeCell ref="D251:E251"/>
+    <mergeCell ref="D252:E252"/>
+    <mergeCell ref="D253:E253"/>
+    <mergeCell ref="D254:E254"/>
+    <mergeCell ref="D255:E255"/>
+    <mergeCell ref="D256:E256"/>
+    <mergeCell ref="D257:E257"/>
+    <mergeCell ref="D258:E258"/>
+    <mergeCell ref="D280:E280"/>
+    <mergeCell ref="D281:E281"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="D125:E125"/>
+    <mergeCell ref="D126:E126"/>
+    <mergeCell ref="D100:D101"/>
+    <mergeCell ref="E100:E101"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="B391:G391"/>
+    <mergeCell ref="F362:G362"/>
+    <mergeCell ref="F363:G363"/>
+    <mergeCell ref="F364:G364"/>
+    <mergeCell ref="F365:G365"/>
+    <mergeCell ref="F366:G366"/>
+    <mergeCell ref="F367:G367"/>
+    <mergeCell ref="D315:E315"/>
+    <mergeCell ref="D316:E316"/>
+    <mergeCell ref="D317:E317"/>
+    <mergeCell ref="D318:E318"/>
+    <mergeCell ref="D319:E319"/>
+    <mergeCell ref="D320:E320"/>
+    <mergeCell ref="C349:G349"/>
+    <mergeCell ref="C347:G347"/>
+    <mergeCell ref="C350:G350"/>
+    <mergeCell ref="F376:G376"/>
     <mergeCell ref="D292:E292"/>
     <mergeCell ref="D293:E293"/>
     <mergeCell ref="D294:E294"/>
-    <mergeCell ref="C311:G311"/>
-[...14 lines deleted...]
-    <mergeCell ref="D285:E285"/>
+    <mergeCell ref="F360:G360"/>
+    <mergeCell ref="F361:G361"/>
+    <mergeCell ref="D297:E297"/>
+    <mergeCell ref="D298:E298"/>
     <mergeCell ref="D295:E295"/>
-    <mergeCell ref="A273:G273"/>
-[...36 lines deleted...]
-    <mergeCell ref="D179:D180"/>
+    <mergeCell ref="D296:E296"/>
+    <mergeCell ref="D321:E321"/>
+    <mergeCell ref="D299:E299"/>
+    <mergeCell ref="D300:E300"/>
+    <mergeCell ref="D301:E301"/>
+    <mergeCell ref="D302:E302"/>
+    <mergeCell ref="D303:E303"/>
+    <mergeCell ref="D304:E304"/>
+    <mergeCell ref="D305:E305"/>
+    <mergeCell ref="D306:E306"/>
+    <mergeCell ref="D307:E307"/>
+    <mergeCell ref="D308:E308"/>
+    <mergeCell ref="A284:G284"/>
+    <mergeCell ref="A314:G314"/>
+    <mergeCell ref="A328:G328"/>
+    <mergeCell ref="B394:D394"/>
+    <mergeCell ref="F394:G394"/>
+    <mergeCell ref="B399:G399"/>
+    <mergeCell ref="A397:A398"/>
+    <mergeCell ref="B395:G395"/>
+    <mergeCell ref="A379:G379"/>
+    <mergeCell ref="B385:G385"/>
+    <mergeCell ref="B386:G386"/>
+    <mergeCell ref="B387:C387"/>
+    <mergeCell ref="B388:D388"/>
+    <mergeCell ref="F388:G388"/>
+    <mergeCell ref="A389:G389"/>
+    <mergeCell ref="A380:G381"/>
+    <mergeCell ref="B392:G392"/>
+    <mergeCell ref="B393:C393"/>
+    <mergeCell ref="C351:G351"/>
+    <mergeCell ref="A285:G285"/>
+    <mergeCell ref="F369:G369"/>
+    <mergeCell ref="F371:G371"/>
+    <mergeCell ref="F373:G373"/>
+    <mergeCell ref="F374:G374"/>
+    <mergeCell ref="G174:G175"/>
+    <mergeCell ref="G176:G177"/>
+    <mergeCell ref="G178:G179"/>
+    <mergeCell ref="G180:G181"/>
+    <mergeCell ref="G182:G183"/>
+    <mergeCell ref="G184:G185"/>
+    <mergeCell ref="F184:F185"/>
+    <mergeCell ref="F182:F183"/>
+    <mergeCell ref="F180:F181"/>
+    <mergeCell ref="F178:F179"/>
+    <mergeCell ref="F176:F177"/>
+    <mergeCell ref="F174:F175"/>
+    <mergeCell ref="E184:E185"/>
+    <mergeCell ref="D184:D185"/>
+    <mergeCell ref="D195:E195"/>
+    <mergeCell ref="D196:E196"/>
+    <mergeCell ref="D197:E197"/>
+    <mergeCell ref="D198:E198"/>
+    <mergeCell ref="B184:B185"/>
+    <mergeCell ref="B182:B183"/>
+    <mergeCell ref="B180:B181"/>
+    <mergeCell ref="D187:E187"/>
+    <mergeCell ref="D188:E188"/>
+    <mergeCell ref="D189:E189"/>
     <mergeCell ref="D190:E190"/>
     <mergeCell ref="D191:E191"/>
     <mergeCell ref="D192:E192"/>
     <mergeCell ref="D193:E193"/>
-    <mergeCell ref="B179:B180"/>
-[...28 lines deleted...]
-    <mergeCell ref="D150:E150"/>
+    <mergeCell ref="B178:B179"/>
+    <mergeCell ref="B176:B177"/>
+    <mergeCell ref="B174:B175"/>
+    <mergeCell ref="C184:C185"/>
+    <mergeCell ref="C182:C183"/>
+    <mergeCell ref="C180:C181"/>
+    <mergeCell ref="C178:C179"/>
+    <mergeCell ref="C176:C177"/>
+    <mergeCell ref="C174:C175"/>
+    <mergeCell ref="C164:C165"/>
+    <mergeCell ref="B164:B165"/>
+    <mergeCell ref="B161:B162"/>
+    <mergeCell ref="B159:B160"/>
+    <mergeCell ref="C159:C160"/>
+    <mergeCell ref="F159:F160"/>
+    <mergeCell ref="G159:G160"/>
+    <mergeCell ref="C161:C162"/>
+    <mergeCell ref="F161:F162"/>
+    <mergeCell ref="G161:G162"/>
     <mergeCell ref="D154:E154"/>
-    <mergeCell ref="D155:E156"/>
-[...3 lines deleted...]
-    <mergeCell ref="D162:E162"/>
+    <mergeCell ref="D158:E158"/>
+    <mergeCell ref="D159:E160"/>
+    <mergeCell ref="D161:E162"/>
     <mergeCell ref="D163:E163"/>
-    <mergeCell ref="D141:E141"/>
-[...2 lines deleted...]
-    <mergeCell ref="D144:E144"/>
+    <mergeCell ref="D164:E165"/>
+    <mergeCell ref="D166:E166"/>
+    <mergeCell ref="D167:E167"/>
     <mergeCell ref="D145:E145"/>
     <mergeCell ref="D146:E146"/>
     <mergeCell ref="D147:E147"/>
     <mergeCell ref="D148:E148"/>
     <mergeCell ref="D149:E149"/>
+    <mergeCell ref="D150:E150"/>
     <mergeCell ref="D151:E151"/>
     <mergeCell ref="D152:E152"/>
     <mergeCell ref="D153:E153"/>
-    <mergeCell ref="D133:E133"/>
-[...1 lines deleted...]
-    <mergeCell ref="D135:E135"/>
+    <mergeCell ref="D155:E155"/>
+    <mergeCell ref="D156:E156"/>
+    <mergeCell ref="D157:E157"/>
+    <mergeCell ref="G120:G121"/>
     <mergeCell ref="D136:E136"/>
-    <mergeCell ref="D137:E137"/>
     <mergeCell ref="D138:E138"/>
     <mergeCell ref="D139:E139"/>
     <mergeCell ref="D140:E140"/>
-    <mergeCell ref="D123:E123"/>
-[...1 lines deleted...]
-    <mergeCell ref="D126:E126"/>
+    <mergeCell ref="D141:E141"/>
+    <mergeCell ref="D142:E142"/>
+    <mergeCell ref="D143:E143"/>
+    <mergeCell ref="D144:E144"/>
     <mergeCell ref="D127:E127"/>
     <mergeCell ref="D128:E128"/>
     <mergeCell ref="D129:E129"/>
     <mergeCell ref="D130:E130"/>
     <mergeCell ref="D131:E131"/>
-    <mergeCell ref="C117:C118"/>
-[...107 lines deleted...]
-    <mergeCell ref="G71:G72"/>
+    <mergeCell ref="D132:E132"/>
+    <mergeCell ref="D133:E133"/>
+    <mergeCell ref="D134:E134"/>
+    <mergeCell ref="D137:E137"/>
+    <mergeCell ref="G110:G111"/>
+    <mergeCell ref="F110:F111"/>
+    <mergeCell ref="C110:C111"/>
+    <mergeCell ref="C112:C113"/>
+    <mergeCell ref="F112:F113"/>
+    <mergeCell ref="F114:F115"/>
+    <mergeCell ref="F116:F117"/>
+    <mergeCell ref="F118:F119"/>
+    <mergeCell ref="C118:C119"/>
+    <mergeCell ref="C116:C117"/>
+    <mergeCell ref="C114:C115"/>
+    <mergeCell ref="G112:G113"/>
+    <mergeCell ref="G114:G115"/>
+    <mergeCell ref="G116:G117"/>
+    <mergeCell ref="G118:G119"/>
+    <mergeCell ref="D120:D121"/>
+    <mergeCell ref="C120:C121"/>
+    <mergeCell ref="B112:B113"/>
+    <mergeCell ref="B120:B121"/>
+    <mergeCell ref="B118:B119"/>
+    <mergeCell ref="B116:B117"/>
+    <mergeCell ref="B114:B115"/>
+    <mergeCell ref="B110:B111"/>
+    <mergeCell ref="F120:F121"/>
+    <mergeCell ref="D108:D109"/>
+    <mergeCell ref="D110:D111"/>
+    <mergeCell ref="E102:E103"/>
+    <mergeCell ref="E106:E107"/>
+    <mergeCell ref="E110:E111"/>
+    <mergeCell ref="E114:E115"/>
+    <mergeCell ref="E118:E119"/>
+    <mergeCell ref="D116:D117"/>
+    <mergeCell ref="D112:D113"/>
+    <mergeCell ref="D114:D115"/>
+    <mergeCell ref="D118:D119"/>
+    <mergeCell ref="F108:F109"/>
+    <mergeCell ref="F106:F107"/>
+    <mergeCell ref="F104:F105"/>
+    <mergeCell ref="F102:F103"/>
+    <mergeCell ref="F100:F101"/>
+    <mergeCell ref="F98:F99"/>
+    <mergeCell ref="G98:G99"/>
+    <mergeCell ref="G108:G109"/>
+    <mergeCell ref="G106:G107"/>
+    <mergeCell ref="G104:G105"/>
+    <mergeCell ref="G102:G103"/>
+    <mergeCell ref="G100:G101"/>
+    <mergeCell ref="B108:B109"/>
+    <mergeCell ref="B106:B107"/>
+    <mergeCell ref="B104:B105"/>
+    <mergeCell ref="B102:B103"/>
+    <mergeCell ref="B100:B101"/>
+    <mergeCell ref="C108:C109"/>
+    <mergeCell ref="C106:C107"/>
+    <mergeCell ref="C104:C105"/>
+    <mergeCell ref="C102:C103"/>
+    <mergeCell ref="C100:C101"/>
+    <mergeCell ref="G96:G97"/>
+    <mergeCell ref="B98:B99"/>
+    <mergeCell ref="B96:B97"/>
+    <mergeCell ref="C98:C99"/>
+    <mergeCell ref="E98:E99"/>
+    <mergeCell ref="E94:E95"/>
+    <mergeCell ref="D98:D99"/>
+    <mergeCell ref="D96:D97"/>
+    <mergeCell ref="D94:D95"/>
+    <mergeCell ref="E96:E97"/>
+    <mergeCell ref="G94:G95"/>
+    <mergeCell ref="C96:C97"/>
+    <mergeCell ref="F96:F97"/>
+    <mergeCell ref="B81:B82"/>
+    <mergeCell ref="D81:D82"/>
+    <mergeCell ref="E81:E82"/>
+    <mergeCell ref="F81:F82"/>
+    <mergeCell ref="B94:B95"/>
+    <mergeCell ref="F94:F95"/>
+    <mergeCell ref="B85:B86"/>
+    <mergeCell ref="B83:B84"/>
+    <mergeCell ref="C83:C84"/>
+    <mergeCell ref="C85:C86"/>
+    <mergeCell ref="F83:F84"/>
+    <mergeCell ref="C90:C91"/>
+    <mergeCell ref="B90:B91"/>
+    <mergeCell ref="C92:C93"/>
+    <mergeCell ref="B92:B93"/>
+    <mergeCell ref="F92:F93"/>
     <mergeCell ref="G69:G70"/>
     <mergeCell ref="G67:G68"/>
-    <mergeCell ref="G80:G81"/>
-[...9 lines deleted...]
-    <mergeCell ref="F71:F72"/>
+    <mergeCell ref="G81:G82"/>
+    <mergeCell ref="E85:E86"/>
+    <mergeCell ref="E92:E93"/>
+    <mergeCell ref="G83:G84"/>
+    <mergeCell ref="G85:G86"/>
+    <mergeCell ref="G90:G91"/>
+    <mergeCell ref="F90:F91"/>
+    <mergeCell ref="F78:F79"/>
+    <mergeCell ref="F76:F77"/>
+    <mergeCell ref="F74:F75"/>
+    <mergeCell ref="F72:F73"/>
     <mergeCell ref="F69:F70"/>
     <mergeCell ref="F67:F68"/>
-    <mergeCell ref="E77:E78"/>
-[...1 lines deleted...]
-    <mergeCell ref="E75:E76"/>
+    <mergeCell ref="E78:E79"/>
+    <mergeCell ref="E76:E77"/>
+    <mergeCell ref="G92:G93"/>
+    <mergeCell ref="E83:E84"/>
+    <mergeCell ref="G78:G79"/>
+    <mergeCell ref="G76:G77"/>
+    <mergeCell ref="G74:G75"/>
+    <mergeCell ref="F85:F86"/>
+    <mergeCell ref="E90:E91"/>
     <mergeCell ref="G48:G49"/>
     <mergeCell ref="F50:F51"/>
     <mergeCell ref="G50:G51"/>
     <mergeCell ref="F54:F55"/>
     <mergeCell ref="G54:G55"/>
     <mergeCell ref="D57:D58"/>
     <mergeCell ref="E57:E58"/>
     <mergeCell ref="D59:D60"/>
     <mergeCell ref="E59:E60"/>
     <mergeCell ref="F57:F58"/>
     <mergeCell ref="G57:G58"/>
     <mergeCell ref="G59:G60"/>
     <mergeCell ref="F59:F60"/>
     <mergeCell ref="C57:C58"/>
     <mergeCell ref="D62:D63"/>
     <mergeCell ref="E62:E63"/>
     <mergeCell ref="C62:C63"/>
     <mergeCell ref="B57:B58"/>
     <mergeCell ref="C59:C60"/>
     <mergeCell ref="B62:B63"/>
     <mergeCell ref="C64:C65"/>
     <mergeCell ref="F41:F42"/>
     <mergeCell ref="D43:E43"/>
     <mergeCell ref="D44:E44"/>
     <mergeCell ref="C48:C49"/>
@@ -10361,194 +11064,215 @@
     <mergeCell ref="G27:G28"/>
     <mergeCell ref="D23:E24"/>
     <mergeCell ref="D22:E22"/>
     <mergeCell ref="D21:E21"/>
     <mergeCell ref="D19:E20"/>
     <mergeCell ref="G16:G17"/>
     <mergeCell ref="G23:G24"/>
     <mergeCell ref="G19:G20"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="D31:E32"/>
     <mergeCell ref="D33:E34"/>
     <mergeCell ref="D35:E35"/>
     <mergeCell ref="D36:E37"/>
     <mergeCell ref="D38:E38"/>
     <mergeCell ref="D39:E40"/>
     <mergeCell ref="F36:F37"/>
     <mergeCell ref="F39:F40"/>
     <mergeCell ref="F19:F20"/>
     <mergeCell ref="F16:F17"/>
     <mergeCell ref="F23:F24"/>
     <mergeCell ref="C36:C37"/>
     <mergeCell ref="G36:G37"/>
     <mergeCell ref="G39:G40"/>
+    <mergeCell ref="C69:C70"/>
+    <mergeCell ref="C67:C68"/>
+    <mergeCell ref="B78:B79"/>
+    <mergeCell ref="B76:B77"/>
+    <mergeCell ref="D76:D77"/>
     <mergeCell ref="G62:G63"/>
     <mergeCell ref="G64:G65"/>
     <mergeCell ref="F64:F65"/>
     <mergeCell ref="B64:B65"/>
     <mergeCell ref="D64:D65"/>
     <mergeCell ref="E64:E65"/>
-    <mergeCell ref="B73:B74"/>
-    <mergeCell ref="B71:B72"/>
+    <mergeCell ref="B74:B75"/>
+    <mergeCell ref="B72:B73"/>
     <mergeCell ref="B69:B70"/>
     <mergeCell ref="B67:B68"/>
-    <mergeCell ref="E73:E74"/>
-[...2 lines deleted...]
-    <mergeCell ref="E71:E72"/>
+    <mergeCell ref="E74:E75"/>
+    <mergeCell ref="D74:D75"/>
+    <mergeCell ref="D72:D73"/>
+    <mergeCell ref="E72:E73"/>
     <mergeCell ref="E69:E70"/>
     <mergeCell ref="D69:D70"/>
     <mergeCell ref="E67:E68"/>
     <mergeCell ref="D67:D68"/>
-    <mergeCell ref="C77:C78"/>
-[...24 lines deleted...]
-    <mergeCell ref="D200:E200"/>
+    <mergeCell ref="G72:G73"/>
+    <mergeCell ref="E182:E183"/>
+    <mergeCell ref="D180:D181"/>
+    <mergeCell ref="E180:E181"/>
+    <mergeCell ref="D176:D177"/>
+    <mergeCell ref="E176:E177"/>
+    <mergeCell ref="C78:C79"/>
+    <mergeCell ref="C76:C77"/>
+    <mergeCell ref="C74:C75"/>
+    <mergeCell ref="C72:C73"/>
+    <mergeCell ref="D92:D93"/>
+    <mergeCell ref="D90:D91"/>
+    <mergeCell ref="D85:D86"/>
+    <mergeCell ref="D83:D84"/>
+    <mergeCell ref="D78:D79"/>
+    <mergeCell ref="C81:C82"/>
+    <mergeCell ref="C94:C95"/>
+    <mergeCell ref="E104:E105"/>
+    <mergeCell ref="E108:E109"/>
+    <mergeCell ref="E112:E113"/>
+    <mergeCell ref="E116:E117"/>
+    <mergeCell ref="E120:E121"/>
+    <mergeCell ref="D106:D107"/>
+    <mergeCell ref="D104:D105"/>
+    <mergeCell ref="D102:D103"/>
+    <mergeCell ref="D212:E212"/>
+    <mergeCell ref="D232:E232"/>
+    <mergeCell ref="B210:B211"/>
+    <mergeCell ref="C210:C211"/>
+    <mergeCell ref="D210:E211"/>
+    <mergeCell ref="F210:F211"/>
+    <mergeCell ref="G210:G211"/>
+    <mergeCell ref="D231:E231"/>
+    <mergeCell ref="D229:E230"/>
+    <mergeCell ref="D227:E228"/>
+    <mergeCell ref="D225:E226"/>
+    <mergeCell ref="D223:E224"/>
+    <mergeCell ref="D221:E222"/>
+    <mergeCell ref="G229:G230"/>
+    <mergeCell ref="F229:F230"/>
+    <mergeCell ref="G219:G220"/>
+    <mergeCell ref="F219:F220"/>
+    <mergeCell ref="B221:B222"/>
+    <mergeCell ref="C229:C230"/>
+    <mergeCell ref="B229:B230"/>
+    <mergeCell ref="B227:B228"/>
+    <mergeCell ref="B225:B226"/>
+    <mergeCell ref="D219:E220"/>
+    <mergeCell ref="C219:C220"/>
+    <mergeCell ref="G213:G214"/>
+    <mergeCell ref="F213:F214"/>
+    <mergeCell ref="D213:E214"/>
+    <mergeCell ref="C213:C214"/>
+    <mergeCell ref="B213:B214"/>
+    <mergeCell ref="D215:E216"/>
+    <mergeCell ref="G215:G216"/>
+    <mergeCell ref="C223:C224"/>
+    <mergeCell ref="D233:E233"/>
+    <mergeCell ref="B219:B220"/>
+    <mergeCell ref="G227:G228"/>
+    <mergeCell ref="C225:C226"/>
+    <mergeCell ref="F215:F216"/>
+    <mergeCell ref="C215:C216"/>
+    <mergeCell ref="B215:B216"/>
+    <mergeCell ref="F227:F228"/>
+    <mergeCell ref="G225:G226"/>
+    <mergeCell ref="B223:B224"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="F123:G123"/>
+    <mergeCell ref="F87:G87"/>
+    <mergeCell ref="F45:G45"/>
+    <mergeCell ref="A4:G4"/>
+    <mergeCell ref="D209:E209"/>
+    <mergeCell ref="A186:G186"/>
+    <mergeCell ref="A194:G194"/>
     <mergeCell ref="D201:E201"/>
     <mergeCell ref="D202:E202"/>
-    <mergeCell ref="D194:E194"/>
-[...8 lines deleted...]
-    <mergeCell ref="A203:G203"/>
+    <mergeCell ref="D203:E203"/>
+    <mergeCell ref="D204:E204"/>
+    <mergeCell ref="A208:G208"/>
+    <mergeCell ref="D205:E205"/>
+    <mergeCell ref="D206:E206"/>
     <mergeCell ref="D207:E207"/>
-    <mergeCell ref="D226:E226"/>
-[...10 lines deleted...]
-    <mergeCell ref="D214:E215"/>
+    <mergeCell ref="D199:E199"/>
+    <mergeCell ref="D200:E200"/>
+    <mergeCell ref="D168:E168"/>
+    <mergeCell ref="D174:D175"/>
+    <mergeCell ref="E174:E175"/>
+    <mergeCell ref="D178:D179"/>
+    <mergeCell ref="E178:E179"/>
+    <mergeCell ref="D182:D183"/>
+    <mergeCell ref="D259:E259"/>
+    <mergeCell ref="D241:E241"/>
+    <mergeCell ref="D242:E242"/>
+    <mergeCell ref="D244:E244"/>
+    <mergeCell ref="D245:E245"/>
+    <mergeCell ref="D246:E246"/>
+    <mergeCell ref="D250:E250"/>
+    <mergeCell ref="A243:G243"/>
+    <mergeCell ref="D234:E234"/>
+    <mergeCell ref="D235:E235"/>
+    <mergeCell ref="D236:E236"/>
     <mergeCell ref="G223:G224"/>
     <mergeCell ref="F223:F224"/>
-    <mergeCell ref="G212:G213"/>
-[...20 lines deleted...]
-    <mergeCell ref="D199:E199"/>
+    <mergeCell ref="G221:G222"/>
+    <mergeCell ref="F221:F222"/>
     <mergeCell ref="C221:C222"/>
-    <mergeCell ref="G208:G209"/>
-[...13 lines deleted...]
-    <mergeCell ref="D236:E236"/>
+    <mergeCell ref="D237:E237"/>
     <mergeCell ref="D238:E238"/>
     <mergeCell ref="D239:E239"/>
     <mergeCell ref="D240:E240"/>
-    <mergeCell ref="D243:E243"/>
-    <mergeCell ref="A237:G237"/>
+    <mergeCell ref="C227:C228"/>
+    <mergeCell ref="F309:G309"/>
+    <mergeCell ref="D323:E323"/>
+    <mergeCell ref="D324:E324"/>
+    <mergeCell ref="D325:E325"/>
+    <mergeCell ref="D326:E326"/>
     <mergeCell ref="A2:G2"/>
-    <mergeCell ref="A328:A332"/>
+    <mergeCell ref="A374:A378"/>
     <mergeCell ref="D25:E25"/>
     <mergeCell ref="C19:C20"/>
     <mergeCell ref="C16:C17"/>
-    <mergeCell ref="A79:G79"/>
-[...1 lines deleted...]
-    <mergeCell ref="A132:G132"/>
+    <mergeCell ref="A80:G80"/>
+    <mergeCell ref="A124:G124"/>
+    <mergeCell ref="A135:G135"/>
     <mergeCell ref="A66:G66"/>
     <mergeCell ref="A47:G47"/>
-    <mergeCell ref="A165:G165"/>
-[...12 lines deleted...]
-    <mergeCell ref="C214:C215"/>
+    <mergeCell ref="A172:G172"/>
+    <mergeCell ref="F169:G169"/>
+    <mergeCell ref="F164:F165"/>
+    <mergeCell ref="G164:G165"/>
+    <mergeCell ref="F217:G217"/>
+    <mergeCell ref="F263:G263"/>
+    <mergeCell ref="F344:G344"/>
+    <mergeCell ref="A249:G249"/>
+    <mergeCell ref="F225:F226"/>
   </mergeCells>
   <phoneticPr fontId="20" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
   <headerFooter>
-    <oddFooter>&amp;L&amp;"System Font,Italic"&amp;8&amp;K000000Language Code key located on last page&amp;R&amp;"Aptos Narrow (Body),Regular"&amp;8Rev. Mar-26</oddFooter>
+    <oddFooter>&amp;L&amp;"System Font,Italic"&amp;8&amp;K000000Language Code key located on last page&amp;R&amp;"Aptos Narrow (Body),Regular"&amp;8Rev. Jun-26</oddFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>